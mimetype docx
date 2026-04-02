--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -166,520 +166,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociohydrological model structure deficiency assessment and hybrid model selection</w:t>
+                <w:t xml:space="preserve">A qualitative framework to identify variables influencing ecological sustainability in tropical small-scale agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Djohan</w:t>
+                <w:t xml:space="preserve">Roberto Carlos Forte Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Malard-Adam</w:t>
+                <w:t xml:space="preserve">Osborne Grant Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soham Adla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saket Pande</w:t>
+                <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134748⟩</w:t>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2025.101180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422951v1</w:t>
+                <w:t xml:space="preserve">hal-05003654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of permaculture integration into gray and mainstream scientific literature in four languages. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Carlos Forte Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osborne Grant Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (4), pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-025-01017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User interface design principles for peer-to-peer distributed databases for ecological citizen science projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietske Medema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Dipple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.201-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/we-25-201-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative framework to identify variables influencing ecological sustainability in tropical small-scale agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
+                <w:t xml:space="preserve">Sociohydrological model structure deficiency assessment and hybrid model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malard-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soham Adla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Pande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.101180. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.134748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2025.101180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003654v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Indigenous small-scale agriculture and food systems in Guatemala - Hybrid Bayesian inference for data-poor regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,315 +1196,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level storylines for participatory modeling – involving marginalized communities in Tz’olöj Ya’, Mayan Guatemala</w:t>
+                <w:t xml:space="preserve">Quantifying the transient shock response of dynamic agroecosystem variables for improved socio-environmental resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica A Bou Nassar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan F Adamowski</w:t>
+                <w:t xml:space="preserve">Jordan Carper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ramírez Ramírez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Reza Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Adamowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azhar Inam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-1283-2021⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.art17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-12354-260217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137169v1</w:t>
+                <w:t xml:space="preserve">hal-04967908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the transient shock response of dynamic agroecosystem variables for improved socio-environmental resilience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-level storylines for participatory modeling – involving marginalized communities in Tz’olöj Ya’, Mayan Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Alizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Adamowski</w:t>
+                <w:t xml:space="preserve">Jessica A Bou Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malard-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan F Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azhar Inam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Ramírez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietske Medema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.art17. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.1283-1306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-12354-260217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-1283-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967908v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological food web modelling to evaluate and design organic and conventional agricultural systems</w:t>
+                <w:t xml:space="preserve">Development of a new modular software tool for agroecological food web model development: Tiko'n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Franklin Adamowski</w:t>
@@ -1518,371 +1518,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Rojas Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 421, pp.108961. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.126033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.108961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967977v1</w:t>
+                <w:t xml:space="preserve">hal-04967929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling predation: Theoretical criteria and empirical evaluation of functional form equations for predator-prey systems</w:t>
+                <w:t xml:space="preserve">Agroecological food web modelling to evaluate and design organic and conventional agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Adamowski</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Franklin Adamowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Rojas Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Tuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 437, pp.109264. </w:t>
+              <w:t xml:space="preserve">, 2020, 421, pp.108961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.108961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967913v1</w:t>
+                <w:t xml:space="preserve">hal-04967977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new modular software tool for agroecological food web model development: Tiko'n</w:t>
+                <w:t xml:space="preserve">Modelling predation: Theoretical criteria and empirical evaluation of functional form equations for predator-prey systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcela Rojas Díaz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Tuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.126033. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 437, pp.109264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967929v1</w:t>
+                <w:t xml:space="preserve">hal-04967913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relación entre la diversidad pecuaria y la seguridad alimentaria de pequeños productores agropecuarios en Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,57 +2121,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a distributed stakeholder-built system dynamics socio-economic model with SAHYSMOD for sustainable soil salinity management. Part 2: Model coupling and application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Coupling of a distributed stakeholder-built system dynamics socio-economic model with SAHYSMOD for sustainable soil salinity management – Part 1: Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azhar Inam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,103 +2179,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Prasher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Halbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 551, pp.278-299. </w:t>
+              <w:t xml:space="preserve">, 2017, 551, pp.596-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007204v1</w:t>
+                <w:t xml:space="preserve">hal-05007216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a software tool for rapid, reproducible, and stakeholder-friendly dynamic coupling of system dynamics and physically-based models</w:t>
               </w:r>
@@ -2389,57 +2389,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a distributed stakeholder-built system dynamics socio-economic model with SAHYSMOD for sustainable soil salinity management – Part 1: Model development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Coupling of a distributed stakeholder-built system dynamics socio-economic model with SAHYSMOD for sustainable soil salinity management. Part 2: Model coupling and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azhar Inam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,103 +2447,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Prasher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Halbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 551, pp.596-618. </w:t>
+              <w:t xml:space="preserve">, 2017, 551, pp.278-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007216v1</w:t>
+                <w:t xml:space="preserve">hal-05007204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of variability in soil structures and physio-mechanical properties of soil after different failure patterns</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Changying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Shi Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2841,77 +2841,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of communities in integrated water resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietske Medema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Dipple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on the Governance and Politics of Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.83-101, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2971,233 +2971,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Causal Loop Diagrams in the Early Stages of Participatory Development of Small-Scale Farming Systems in Rural Panama</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">User Interface Design Principles for Distributed Databases in Hydrological Citizen Science Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietske Medema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Dipple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967989v1</w:t>
+                <w:t xml:space="preserve">hal-05003677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Interface Design Principles for Distributed Databases in Hydrological Citizen Science Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Causal Loop Diagrams in the Early Stages of Participatory Development of Small-Scale Farming Systems in Rural Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Roberto Carlos Forte Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grant Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003677v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing practices, social representations and behaviours of socio-hydro systems' actors</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D902A6D9"/>
+    <w:nsid w:val="BCF0F4F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3729,51 +3729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienmalard-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-6935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Djohan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard-Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Pande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osborne Grant Clark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Malard-Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01017-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietske Medema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Anandaraja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harms" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dipple" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-25-201-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2025.101180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adamowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Tuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melgar-Qui&#241;onez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Z Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Malard-Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Adamowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nkwasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1683-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Isaac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lu&#237;s Carrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottoniel Monterroso Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juventino G&#225;lvez Ruano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rueda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdr.1739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Bou Nassar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ram&#237;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1283-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Carper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Alizadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Inam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12354-260217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Franklin Adamowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rojas D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bou Nassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dallmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Winder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Prasher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Halbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Tuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tagar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Changying" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Qishuo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5FKC7X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi Qi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887909.00015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grant Clark" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienmalard-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-6935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osborne Grant Clark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Malard-Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2025.101180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01017-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietske Medema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Anandaraja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dipple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-25-201-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Djohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard-Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Pande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adamowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Tuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melgar-Qui&#241;onez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Z Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Malard-Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Adamowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nkwasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1683-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Isaac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lu&#237;s Carrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottoniel Monterroso Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juventino G&#225;lvez Ruano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rueda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdr.1739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Carper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Alizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Inam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12354-260217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Bou Nassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ram&#237;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1283-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Franklin Adamowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rojas D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bou Nassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dallmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Winder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Prasher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Halbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Tuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tagar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Changying" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Qishuo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5FKC7X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi Qi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887909.00015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grant Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>