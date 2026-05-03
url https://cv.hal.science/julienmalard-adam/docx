--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -2359,73 +2359,85 @@
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96, pp.410-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of a distributed stakeholder-built system dynamics socio-economic model with SAHYSMOD for sustainable soil salinity management. Part 2: Model coupling and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azhar Inam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2474,132 +2486,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 551, pp.278-299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of variability in soil structures and physio-mechanical properties of soil after different failure patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Tagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Changying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ding Qishuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,216 +2620,216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 261, pp.124-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of soil failure patterns under soil bin and field testing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Tagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Changying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Shi Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145, pp.157-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2827,51 +2839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of communities in integrated water resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietske Medema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2890,70 +2902,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on the Governance and Politics of Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.83-101, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800887909.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2963,51 +2975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Interface Design Principles for Distributed Databases in Hydrological Citizen Science Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3059,261 +3071,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Dipple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Causal Loop Diagrams in the Early Stages of Participatory Development of Small-Scale Farming Systems in Rural Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Roberto Carlos Forte Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grant Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malard-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing practices, social representations and behaviours of socio-hydro systems' actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3323,114 +3335,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour la modélisation dynamique des composantes socioéconomiques et biologiques des systèmes agricoles à petite échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université McGill, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03988197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3498,51 +3510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCF0F4F7"/>
+    <w:nsid w:val="8CC6C87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3729,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienmalard-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-6935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osborne Grant Clark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Malard-Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2025.101180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01017-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietske Medema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Anandaraja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dipple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-25-201-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Djohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard-Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Pande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adamowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Tuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melgar-Qui&#241;onez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Z Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Malard-Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Adamowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nkwasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1683-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Isaac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lu&#237;s Carrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottoniel Monterroso Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juventino G&#225;lvez Ruano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rueda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdr.1739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Carper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Alizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Inam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12354-260217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Bou Nassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ram&#237;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1283-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Franklin Adamowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rojas D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bou Nassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dallmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Winder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Prasher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Halbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Tuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tagar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Changying" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Qishuo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5FKC7X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi Qi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887909.00015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grant Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienmalard-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-6935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osborne Grant Clark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Malard-Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2025.101180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01017-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietske Medema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Anandaraja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dipple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-25-201-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Djohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard-Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Pande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adamowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Tuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melgar-Qui&#241;onez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Z Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Malard-Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Adamowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nkwasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1683-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Isaac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lu&#237;s Carrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottoniel Monterroso Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juventino G&#225;lvez Ruano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rueda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdr.1739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Carper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Alizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Inam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12354-260217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Bou Nassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ram&#237;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1283-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Franklin Adamowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rojas D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bou Nassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dallmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Winder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Prasher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Halbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Tuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLVM5QN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Changying" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Qishuo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5FKC7X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi Qi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887909.00015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grant Clark" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>