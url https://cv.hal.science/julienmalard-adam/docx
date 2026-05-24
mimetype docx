--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -270,269 +270,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of permaculture integration into gray and mainstream scientific literature in four languages. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User interface design principles for peer-to-peer distributed databases for ecological citizen science projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietske Medema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Dipple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01017-2⟩</w:t>
+              <w:t xml:space="preserve">Web Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/we-25-201-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135132v1</w:t>
+                <w:t xml:space="preserve">hal-05337794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User interface design principles for peer-to-peer distributed databases for ecological citizen science projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of permaculture integration into gray and mainstream scientific literature in four languages. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Carlos Forte Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osborne Grant Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (2), pp.201-212. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/we-25-201-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05337794v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohydrological model structure deficiency assessment and hybrid model selection</w:t>
               </w:r>
@@ -578,51 +578,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Pande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.134748. </w:t>
+              <w:t xml:space="preserve">, 2025, 666, pp.134748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1384,51 +1384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan F Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramírez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietske Medema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (3), pp.1283-1306. </w:t>
@@ -1518,51 +1518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Rojas Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.126033. </w:t>
@@ -1652,51 +1652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Rojas Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 421, pp.108961. </w:t>
@@ -1773,51 +1773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Adamowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Tuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2853,64 +2853,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of communities in integrated water resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietske Medema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Dipple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,90 +3002,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Interface Design Principles for Distributed Databases in Hydrological Citizen Science Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malard-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietske Medema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallusamy Anandaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wietske Medema</w:t>
+                <w:t xml:space="preserve">Joel Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Dipple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3510,51 +3510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CC6C87F"/>
+    <w:nsid w:val="E594409E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3741,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienmalard-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-6935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osborne Grant Clark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Malard-Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2025.101180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01017-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietske Medema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Anandaraja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dipple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-25-201-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Djohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard-Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Pande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adamowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Tuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melgar-Qui&#241;onez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Z Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Malard-Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Adamowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nkwasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1683-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Isaac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lu&#237;s Carrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottoniel Monterroso Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juventino G&#225;lvez Ruano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rueda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdr.1739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Carper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Alizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Inam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12354-260217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Bou Nassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ram&#237;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1283-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Franklin Adamowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rojas D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bou Nassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dallmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Winder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Prasher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Halbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Tuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLVM5QN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Changying" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Qishuo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5FKC7X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi Qi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887909.00015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grant Clark" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienmalard-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-6935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osborne Grant Clark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Malard-Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2025.101180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietske Medema" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Anandaraja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harms" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dipple" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-25-201-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01017-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Djohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard-Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Pande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adamowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Tuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melgar-Qui&#241;onez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Z Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Malard-Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Adamowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nkwasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1683-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Isaac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lu&#237;s Carrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottoniel Monterroso Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juventino G&#225;lvez Ruano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rueda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdr.1739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Carper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Alizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Inam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12354-260217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Bou Nassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ram&#237;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1283-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Franklin Adamowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rojas D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bou Nassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dallmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Winder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Prasher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Halbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Tuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLVM5QN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Changying" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Qishuo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5FKC7X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi Qi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887909.00015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Roberto Carlos Forte Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grant Clark" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>