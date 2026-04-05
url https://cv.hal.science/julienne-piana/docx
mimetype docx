--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1074,267 +1074,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">La Rivière, Carbonne, Haute-Garonne,Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tranier</w:t>
+                <w:t xml:space="preserve">Beatrice Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+                <w:t xml:space="preserve">Sébastien Pancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Arrighi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap GSO. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183919v1</w:t>
+                <w:t xml:space="preserve">hal-01740854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Rivière, Carbonne, Haute-Garonne,Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Boisseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julienne Piana</w:t>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pancin</w:t>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pons</w:t>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrap GSO. 2017</w:t>
+              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01740854v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t>
               </w:r>
@@ -2033,51 +2033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>