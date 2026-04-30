--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -237,2624 +237,2767 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
+                <w:t xml:space="preserve">Densification in European city-regions: From observed patterns to actors and policy constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gravier</w:t>
+                <w:t xml:space="preserve">Mathias Jehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+                <w:t xml:space="preserve">Vera Götze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 272, pp.105646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2026.105646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498176v1</w:t>
+                <w:t xml:space="preserve">hal-05603923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Building Changes to Support Comparative Studies and Open Discussions on Densification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi14040155⟩</w:t>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020989v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to investigate the effects of urban segregation around the clock on inequalities in health behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Model of Building Changes to Support Comparative Studies and Open Discussions on Densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15:5, </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00603-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi14040155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426053v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
+                <w:t xml:space="preserve">An agent-based model to investigate the effects of urban segregation around the clock on inequalities in health behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizi Chen</w:t>
+                <w:t xml:space="preserve">Clémentine Cottineau-Mugadza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0298217. </w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15:5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00603-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473243v1</w:t>
+                <w:t xml:space="preserve">hal-05426053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcel Manager: a parcel reshaping model incorporating design rules of residential development</w:t>
+                <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Colomb</w:t>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chapron</w:t>
+                <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (6), pp.2558-2597. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0298217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tgis.12970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700820v1</w:t>
+                <w:t xml:space="preserve">hal-04473243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les effets des dynamiques urbaines sur les dynamiques écologiques ? Intégrer les enjeux de la séquence ERC dans la planification territoriale par la modélisation ; application à la région Occitanie</w:t>
+                <w:t xml:space="preserve">Parcel Manager: a parcel reshaping model incorporating design rules of residential development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delbar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.06⟩</w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (6), pp.2558-2597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tgis.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129737v1</w:t>
+                <w:t xml:space="preserve">hal-03700820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des empreintes cartographiques. Restitution de données géohistoriques à partir de la Carte de France de Cassini, 1750 - 1789</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les effets des dynamiques urbaines sur les dynamiques écologiques ? Intégrer les enjeux de la séquence ERC dans la planification territoriale par la modélisation ; application à la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188133⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085092v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hidden Markov model for matching spatial networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des empreintes cartographiques. Restitution de données géohistoriques à partir de la Carte de France de Cassini, 1750 - 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5311/JOSIS.2019.18.489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545163v1</w:t>
+                <w:t xml:space="preserve">hal-05085092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical collaborative geocoding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A hidden Markov model for matching spatial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi7070262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5311/JOSIS.2019.18.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388035v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D urban data to assess local urban regulation influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Historical collaborative geocoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (7), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi7070262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766235v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable and multi-purpose point cloud server (PCS) for easier and faster point cloud data management and processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">3D urban data to assess local urban regulation influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.37 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2017.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.06.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766240v1</w:t>
+                <w:t xml:space="preserve">hal-03766235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Model to Exploit Urban Regulation Knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A scalable and multi-purpose point cloud server (PCS) for easier and faster point cloud data management and processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi5020014⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888422v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roads and cities of 18th century France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Generic Model to Exploit Urban Regulation Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Barthelemy</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi5020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080235v1</w:t>
+                <w:t xml:space="preserve">hal-01888422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Roads and cities of 18th century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Gribaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anahid Nabavi Larijani</w:t>
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882717v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les évolutions urbaines à l’aide de données géographiques urbaines 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahid Nabavi Larijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.24.159-180⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766228v1</w:t>
+                <w:t xml:space="preserve">hal-01882717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de palettes de couleurs pour l’aide à la conception cartographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Simuler les évolutions urbaines à l’aide de données géographiques urbaines 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.24.159-180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.32.401-430⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02280931v1</w:t>
+                <w:t xml:space="preserve">hal-03766228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’information géographique 3D pour l’exploration des règles d’urbanisme. Application à la constructibilité des bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Extraction de palettes de couleurs pour l’aide à la conception cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Haëck</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.15.533-556⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3-4), pp.401-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.32.401-430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766220v1</w:t>
+                <w:t xml:space="preserve">hal-02280931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d’un processus de densification du tissu urbain à base d’agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.489-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.15.489-511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification et évolution des tissus urbains à partir de données vectorielles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+                <w:t xml:space="preserve">Un système d’information géographique 3D pour l’exploration des règles d’urbanisme. Application à la constructibilité des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Braud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (4), pp.513-532. </w:t>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.533-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIG.15.513-532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIG.15.533-556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766249v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classification et évolution des tissus urbains à partir de données vectorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.513-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.15.513-532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FL-system : A Functional L-system for procedural geometric modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, The Visual Computer, 21 (5), pp.329-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-005-0289-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2864,6461 +3007,6461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeje Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463770v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Leipzig, Germany. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13109-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Bernard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131104v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067873v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304303v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118320v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308831v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721201v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the location of Parisian address numbering in the 19th century by cross-referencing spatial and social sources</w:t>
+                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Imago Mundi and the University of Lyon, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649672v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualising a co-operative building evolution dashboard on city regions over the past decades for densification studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th AGILE Conference on Geographic Information Science, "Geographic Information Science for a Sustainable Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679476v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the location of Parisian address numbering in the 19th century by cross-referencing spatial and social sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago Mundi and the University of Lyon, Jul 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking algorithms for matching geospatial vector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France. pp.277-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ICI — Utilisation d’un jumeau numérique pour des simulations épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’IGN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de l'information géographique et forestière, Mar 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICI Project: Individual-based epidemic propagation simulator based on a Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health GIS: Spatial Thinking in Applied research 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O’Brien Institute for Public Health (OIPH); University of Calgari, Nov 2024, Calgari, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401445v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvin Hersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abadie Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duménieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perret Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation fine des dynamiques épidémiques - le projet ICI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national de l'information géographique et forestière, Mar 2023, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation fine des dynamiques épidémiques - le projet ICI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national de l'information géographique et forestière, Mar 2023, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257790v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ménéroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th GISRUK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Londres (on line), United Kingdom. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience de l'école OpenMOLE &amp;quot;ExModelo&amp;quot;, organisée en partenariat avec le méso-centre du CRIANN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the use of methods for geosimulation models sensitivity analysis and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating urban morphologies at large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H24 : un modèle multi-agents pour étudier les effets de la ségrégation sociale et temporelle sur les disparités alimentaires en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model to investigate the effects of social segregation around the clock on social disparities in dietary behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.584-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the planimetric accuracy of Paris atlases from the late 18th and 19th centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.876-883, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3167132.3167228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l'influence de la réglementation urbaine locale sur la morphologie des formes bâties par simulation distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de ThéoQuant (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de deux modèles de simulation (MUP-City et SimPLU) pour évaluer l'articulation entre différentes échelles de documents d’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes d'exploration et de distribution appliquées à la simulation des droits à bâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a realistic residential development with the integration of two existing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2017, European Colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aggregated graph to qualify historical spatial networks using temporal patterns detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Gribaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th AGILE International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les évolutions urbaines à l'aide de données géographiques urbaines 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO (Spatial Analysis and Geomatics ) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.24.159-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of 3D data geometric modelling on spatial analysis illustration with Skyview factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage, Usability and Utility of 3D City Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a GIS platform to simulate urban densification based on the analysis of topographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Boffet-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th General Assembly of the International Cartographic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. 12 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of urban blocks densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AGILE International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler la densification du tissu urbain au moyen de processus de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.108-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des tissus urbains à partir de bases de données vectorielles - application à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.198-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A platform for spatial data labelling in an urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Opensource Geospatial Research Symposium (OGRS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Urban Dynamics: the use of vector topographic databases and the creation of spatio-temporal databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Cartography Conference (ICC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Santiago de Chile, Chile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLIC: Application to Caching of a Dynamic Dependency Analysis for a 3D Oriented CRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Rule-Based Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00159267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FL-system's Intelligent Cache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote interactive walkthrough of city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Conference on Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Canmore, Alberta, Canada. pp.389-393, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PCCGA.2003.1238281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9328,737 +9471,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICI: a data-driven individual-based epidemic propagation simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Spatial Epidemic Models (Including Graphs and Graphons)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Symposium MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304293v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MaDICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601077v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SUBDENSE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10068,165 +10211,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F Cutting-Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10236,418 +10379,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Deep Learning and Mathematical Morphology for Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology, First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12708, pp 79 - 92, 2021, Lecture notes in computer science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic buildings generation to assist in the design of Right to Build plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in 3D Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.373-384, 2017, Lecture Notes in Geoinformation and Cartography, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25691-7_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A platform for spatial data labelling in an urban context. In , E. Bocher and M. Neteler (Eds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwan Bocher; Markus Neteler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lecture Notes in Geoinformation and Cartography, Springer, 978-3-642-10594-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10657,605 +10800,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">[Data] SoDUCo geo-historical addresses gazetteer from Paris maps, 18-19th centuries, formatted for import in Pelias geocoder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10567765⟩</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8c2c27tn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529522v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Data] SoDUCo geo-historical addresses gazetteer from Paris maps, 18-19th centuries, formatted for import in Pelias geocoder.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+                <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.8c2c27tn⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10567765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524006v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPRENDRE LES DYNAMIQUES URBAINES : L'UTILISATION DE BASES DE DONNÉES TOPOGRAPHIQUES ET LA CRÉATION DE BASES DE DONNÉES SPATIO-TEMPORELLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boffet Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic modelling of a large-scaled, historicised, well-detailed building land-use, with the fusion of massive and heterogeneous datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Interactive Walkthrough of City Models Using Procedural Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4885, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11265,100 +11515,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'environnements urbains virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006REN1S164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03766262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11368,91 +11618,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données spatio-temporelles aux dynamiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Est, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03262902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11462,585 +11712,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data - a scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cassini-topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:52273aa0b5a4a68824fcb61167e23a2118cd1a73;origin=https://hal.archives-ouvertes.fr/hal-04649617;visit=swh:1:snp:5951ef7463ef158d778857a02c098b2823b6b385;anchor=swh:1:rel:86b556d388e8511d06ffa03060ad74c98cf9bf37;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">evidence4j</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ff29b69760d479ba0eab7826e5f06de65da8f954;origin=https://hal.archives-ouvertes.fr/hal-04648292;visit=swh:1:snp:4780fa70e03c223d7ffb41c09b9821d619e5a180;anchor=swh:1:rel:4bef968176c266e66f08f2a21707233e8ffe02f6;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeOpenSim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12108,51 +12358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57DA9C57"/>
+    <w:nsid w:val="634F4191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12339,51 +12589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienperret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-0730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115077049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/perret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197988447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357706744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9017-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau-Mugadza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00603-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2019.18.489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2017.10.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5020014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.48" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.24.159-180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.401-430" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95B327BA776A3FBB79CCA17C5F21D15FEC1A2F15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ha&#235;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.533-556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.489-511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0289-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KXV3384-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.159-180" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193533v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238281" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25691-7_21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8c2c27tn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boffet Mas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03766262v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006REN1S164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03262902v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649617v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52273aa0b5a4a68824fcb61167e23a2118cd1a73;origin=https://hal.archives-ouvertes.fr/hal-04649617;visit=swh:1:snp:5951ef7463ef158d778857a02c098b2823b6b385;anchor=swh:1:rel:86b556d388e8511d06ffa03060ad74c98cf9bf37;path=/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff29b69760d479ba0eab7826e5f06de65da8f954;origin=https://hal.archives-ouvertes.fr/hal-04648292;visit=swh:1:snp:4780fa70e03c223d7ffb41c09b9821d619e5a180;anchor=swh:1:rel:4bef968176c266e66f08f2a21707233e8ffe02f6;path=/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04650393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienperret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-0730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115077049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/perret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197988447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357706744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9017-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G&#246;tze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2026.105646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau-Mugadza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00603-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.06" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2019.18.489" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2017.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5020014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.48" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.24.159-180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.401-430" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95B327BA776A3FBB79CCA17C5F21D15FEC1A2F15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.489-511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ha&#235;ck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.533-556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0289-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KXV3384-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.159-180" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238281" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25691-7_21" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8c2c27tn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boffet Mas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03766262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006REN1S164" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03262902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52273aa0b5a4a68824fcb61167e23a2118cd1a73;origin=https://hal.archives-ouvertes.fr/hal-04649617;visit=swh:1:snp:5951ef7463ef158d778857a02c098b2823b6b385;anchor=swh:1:rel:86b556d388e8511d06ffa03060ad74c98cf9bf37;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648292v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff29b69760d479ba0eab7826e5f06de65da8f954;origin=https://hal.archives-ouvertes.fr/hal-04648292;visit=swh:1:snp:4780fa70e03c223d7ffb41c09b9821d619e5a180;anchor=swh:1:rel:4bef968176c266e66f08f2a21707233e8ffe02f6;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04650393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>