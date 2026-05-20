--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -161,74 +161,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197988447</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">c6PFPiUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357706744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/J-9017-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -263,2741 +284,2741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification in European city-regions: From observed patterns to actors and policy constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Götze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 272, pp.105646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2026.105646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Building Changes to Support Comparative Studies and Open Discussions on Densification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An agent-based model to investigate the effects of urban segregation around the clock on inequalities in health behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+                <w:t xml:space="preserve">Clémentine Cottineau-Mugadza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi14040155⟩</w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15:5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00603-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020989v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to investigate the effects of urban segregation around the clock on inequalities in health behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Cottineau-Mugadza</w:t>
+                <w:t xml:space="preserve">A Model of Building Changes to Support Comparative Studies and Open Discussions on Densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00603-4⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi14040155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426053v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.e0298217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcel Manager: a parcel reshaping model incorporating design rules of residential development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions in GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (6), pp.2558-2597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tgis.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets des dynamiques urbaines sur les dynamiques écologiques ? Intégrer les enjeux de la séquence ERC dans la planification territoriale par la modélisation ; application à la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des empreintes cartographiques. Restitution de données géohistoriques à partir de la Carte de France de Cassini, 1750 - 1789</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A hidden Markov model for matching spatial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.13-16. </w:t>
+              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5311/JOSIS.2019.18.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085092v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hidden Markov model for matching spatial networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des empreintes cartographiques. Restitution de données géohistoriques à partir de la Carte de France de Cassini, 1750 - 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Costes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5311/JOSIS.2019.18.489⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545163v1</w:t>
+                <w:t xml:space="preserve">hal-05085092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical collaborative geocoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (7), pp.262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi7070262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D urban data to assess local urban regulation influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68, pp.37 - 52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable and multi-purpose point cloud server (PCS) for easier and faster point cloud data management and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.39-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model to Exploit Urban Regulation Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi5020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roads and cities of 18th century France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barthelemy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.48⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080235v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Roads and cities of 18th century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Gribaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahid Nabavi Larijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les évolutions urbaines à l’aide de données géographiques urbaines 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (2), pp.159-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.24.159-180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de palettes de couleurs pour l’aide à la conception cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (3-4), pp.401-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.32.401-430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’un processus de densification du tissu urbain à base d’agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Curie</w:t>
+                <w:t xml:space="preserve">Un système d’information géographique 3D pour l’exploration des règles d’urbanisme. Application à la constructibilité des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruas</w:t>
+                <w:t xml:space="preserve">Cécile Haëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (4), pp.489-511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.15.489-511⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.533-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.15.533-556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766252v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’information géographique 3D pour l’exploration des règles d’urbanisme. Application à la constructibilité des bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation d’un processus de densification du tissu urbain à base d’agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Haëck</w:t>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (4), pp.533-556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.15.533-556⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.489-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.15.489-511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766220v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification et évolution des tissus urbains à partir de données vectorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.513-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RIG.15.513-532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FL-system : A Functional L-system for procedural geometric modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, The Visual Computer, 21 (5), pp.329-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-005-0289-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3007,6461 +3028,6461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeje Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067873v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131104v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308831v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+                <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Leipzig, Germany. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13109-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463770v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Benchmarking algorithms for matching geospatial vector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France. pp.277-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679476v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualising a co-operative building evolution dashboard on city regions over the past decades for densification studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th AGILE Conference on Geographic Information Science, "Geographic Information Science for a Sustainable Future"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689290v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721201v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the location of Parisian address numbering in the 19th century by cross-referencing spatial and social sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptualising a co-operative building evolution dashboard on city regions over the past decades for densification studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago Mundi and the University of Lyon, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th AGILE Conference on Geographic Information Science, "Geographic Information Science for a Sustainable Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649672v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking algorithms for matching geospatial vector data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the location of Parisian address numbering in the 19th century by cross-referencing spatial and social sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the French Regional Conference on Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago Mundi and the University of Lyon, Jul 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651928v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490732v1</w:t>
+                <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ICI — Utilisation d’un jumeau numérique pour des simulations épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’IGN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de l'information géographique et forestière, Mar 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICI Project: Individual-based epidemic propagation simulator based on a Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health GIS: Spatial Thinking in Applied research 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O’Brien Institute for Public Health (OIPH); University of Calgari, Nov 2024, Calgari, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation fine des dynamiques épidémiques - le projet ICI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national de l'information géographique et forestière, Mar 2023, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110787v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation fine des dynamiques épidémiques - le projet ICI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hersent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abadie Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duménieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perret Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national de l'information géographique et forestière, Mar 2023, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654401v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ménéroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256073v1</w:t>
+                <w:t xml:space="preserve">hal-03256193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
+                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256193v1</w:t>
+                <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th GISRUK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Londres (on line), United Kingdom. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience de l'école OpenMOLE &amp;quot;ExModelo&amp;quot;, organisée en partenariat avec le méso-centre du CRIANN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Fostering the use of methods for geosimulation models sensitivity analysis and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Charton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECTQG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02442620v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the use of methods for geosimulation models sensitivity analysis and validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience de l'école OpenMOLE &amp;quot;ExModelo&amp;quot;, organisée en partenariat avec le méso-centre du CRIANN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+              <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02283730v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating urban morphologies at large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H24 : un modèle multi-agents pour étudier les effets de la ségrégation sociale et temporelle sur les disparités alimentaires en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to investigate the effects of social segregation around the clock on social disparities in dietary behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing the planimetric accuracy of Paris atlases from the late 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.876-883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854398v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the planimetric accuracy of Paris atlases from the late 18th and 19th centuries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An agent-based model to investigate the effects of social segregation around the clock on social disparities in dietary behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.584-589</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388077v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l'influence de la réglementation urbaine locale sur la morphologie des formes bâties par simulation distribuée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Apports des méthodes d'exploration et de distribution appliquées à la simulation des droits à bâtir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de ThéoQuant (2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176408v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de deux modèles de simulation (MUP-City et SimPLU) pour évaluer l'articulation entre différentes échelles de documents d’urbanisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de l'influence de la réglementation urbaine locale sur la morphologie des formes bâties par simulation distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de ThéoQuant (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541123v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des méthodes d'exploration et de distribution appliquées à la simulation des droits à bâtir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Couplage de deux modèles de simulation (MUP-City et SimPLU) pour évaluer l'articulation entre différentes échelles de documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chapron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650530v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a realistic residential development with the integration of two existing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2017, European Colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aggregated graph to qualify historical spatial networks using temporal patterns detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Gribaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th AGILE International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les évolutions urbaines à l'aide de données géographiques urbaines 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Weber Christiane</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO (Spatial Analysis and Geomatics ) 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.24.159-180⟩</w:t>
+              <w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00776240v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simuler les évolutions urbaines à l'aide de données géographiques urbaines 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber Christiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t>
+              <w:t xml:space="preserve">SAGEO (Spatial Analysis and Geomatics ) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.159-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882706v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of 3D data geometric modelling on spatial analysis illustration with Skyview factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage, Usability and Utility of 3D City Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a GIS platform to simulate urban densification based on the analysis of topographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Boffet-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th General Assembly of the International Cartographic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. 12 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of urban blocks densification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Simuler la densification du tissu urbain au moyen de processus de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.108-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193548v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler la densification du tissu urbain au moyen de processus de peuplement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Simulation of urban blocks densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.108-123</w:t>
+              <w:t xml:space="preserve">13th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00627649v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des tissus urbains à partir de bases de données vectorielles - application à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.198-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A platform for spatial data labelling in an urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Braud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Opensource Geospatial Research Symposium (OGRS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Urban Dynamics: the use of vector topographic databases and the creation of spatio-temporal databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Cartography Conference (ICC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Santiago de Chile, Chile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLIC: Application to Caching of a Dynamic Dependency Analysis for a 3D Oriented CRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Rule-Based Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00159267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FL-system's Intelligent Cache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote interactive walkthrough of city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Conference on Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Canmore, Alberta, Canada. pp.389-393, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCCGA.2003.1238281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9471,737 +9492,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICI: a data-driven individual-based epidemic propagation simulator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spatial Epidemic Models (Including Graphs and Graphons)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654431v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ICI: a data-driven individual-based epidemic propagation simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
+              <w:t xml:space="preserve">Workshop on Spatial Epidemic Models (Including Graphs and Graphons)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610537v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MaDICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601077v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Symposium MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304293v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SUBDENSE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10211,165 +10232,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-F Cutting-Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10379,418 +10400,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Deep Learning and Mathematical Morphology for Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology, First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12708, pp 79 - 92, 2021, Lecture notes in computer science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic buildings generation to assist in the design of Right to Build plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in 3D Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.373-384, 2017, Lecture Notes in Geoinformation and Cartography, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25691-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A platform for spatial data labelling in an urban context. In , E. Bocher and M. Neteler (Eds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Braud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwan Bocher; Markus Neteler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lecture Notes in Geoinformation and Cartography, Springer, 978-3-642-10594-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10800,481 +10821,481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] SoDUCo geo-historical addresses gazetteer from Paris maps, 18-19th centuries, formatted for import in Pelias geocoder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8c2c27tn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10567765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPRENDRE LES DYNAMIQUES URBAINES : L'UTILISATION DE BASES DE DONNÉES TOPOGRAPHIQUES ET LA CRÉATION DE BASES DE DONNÉES SPATIO-TEMPORELLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boffet Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.71-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11284,104 +11305,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic modelling of a large-scaled, historicised, well-detailed building land-use, with the fusion of massive and heterogeneous datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11391,121 +11412,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Interactive Walkthrough of City Models Using Procedural Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4885, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11515,100 +11536,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'environnements urbains virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Rennes 1, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006REN1S164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03766262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11618,91 +11639,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données spatio-temporelles aux dynamiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Est, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03262902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11712,585 +11733,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Data - a scala library for spatial sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478595v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Data - a scala library for spatial sensitivity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">cassini-topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:52273aa0b5a4a68824fcb61167e23a2118cd1a73;origin=https://hal.archives-ouvertes.fr/hal-04649617;visit=swh:1:snp:5951ef7463ef158d778857a02c098b2823b6b385;anchor=swh:1:rel:86b556d388e8511d06ffa03060ad74c98cf9bf37;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428099v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cassini-topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649617v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">evidence4j</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ff29b69760d479ba0eab7826e5f06de65da8f954;origin=https://hal.archives-ouvertes.fr/hal-04648292;visit=swh:1:snp:4780fa70e03c223d7ffb41c09b9821d619e5a180;anchor=swh:1:rel:4bef968176c266e66f08f2a21707233e8ffe02f6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeOpenSim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12358,51 +12379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="634F4191"/>
+    <w:nsid w:val="F5D73101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12589,51 +12610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienperret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-0730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115077049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/perret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197988447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357706744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9017-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G&#246;tze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2026.105646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau-Mugadza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00603-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.06" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2019.18.489" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2017.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5020014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.48" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.24.159-180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.401-430" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95B327BA776A3FBB79CCA17C5F21D15FEC1A2F15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.489-511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ha&#235;ck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.533-556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0289-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KXV3384-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.159-180" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238281" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25691-7_21" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8c2c27tn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boffet Mas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03766262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006REN1S164" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03262902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52273aa0b5a4a68824fcb61167e23a2118cd1a73;origin=https://hal.archives-ouvertes.fr/hal-04649617;visit=swh:1:snp:5951ef7463ef158d778857a02c098b2823b6b385;anchor=swh:1:rel:86b556d388e8511d06ffa03060ad74c98cf9bf37;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648292v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff29b69760d479ba0eab7826e5f06de65da8f954;origin=https://hal.archives-ouvertes.fr/hal-04648292;visit=swh:1:snp:4780fa70e03c223d7ffb41c09b9821d619e5a180;anchor=swh:1:rel:4bef968176c266e66f08f2a21707233e8ffe02f6;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04650393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienperret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-0730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115077049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/perret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197988447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=c6PFPiUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357706744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9017-2015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G&#246;tze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2026.105646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau-Mugadza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00603-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12970" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.06" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2019.18.489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2017.10.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5020014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.48" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.24.159-180" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.401-430" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95B327BA776A3FBB79CCA17C5F21D15FEC1A2F15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ha&#235;ck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.533-556" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.489-511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0289-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KXV3384-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654383v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794960v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.159-180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238281" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25691-7_21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8c2c27tn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boffet Mas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03766262v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006REN1S164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03262902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52273aa0b5a4a68824fcb61167e23a2118cd1a73;origin=https://hal.archives-ouvertes.fr/hal-04649617;visit=swh:1:snp:5951ef7463ef158d778857a02c098b2823b6b385;anchor=swh:1:rel:86b556d388e8511d06ffa03060ad74c98cf9bf37;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff29b69760d479ba0eab7826e5f06de65da8f954;origin=https://hal.archives-ouvertes.fr/hal-04648292;visit=swh:1:snp:4780fa70e03c223d7ffb41c09b9821d619e5a180;anchor=swh:1:rel:4bef968176c266e66f08f2a21707233e8ffe02f6;path=/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04650393v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>