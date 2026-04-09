--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Rabin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ass. Prof. at ENSICAEN Engineering School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rabin est Maître de Conférences HDR à l'ENSICAEN depuis 2023 en section 27, après avoir été MCF à l'IUT grand ouest de normandie au département Mesures Physiques de 2011 à 2023, en section 61. Il travaille au sein de l'équipe image du GREYC, UMR 6072, à Caen. Ses domaines d'activités de recherche concernent principalement la vision par ordinateur et les problèmes d'imagerie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gradient Formula for learning Generative Models with Regularized Optimal Transport Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Solid Texture Synthesis Using Deep 3D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.511-530. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-layer Algorithm for Semi-Discrete Optimal Transport with Applications to Texture Synthesis and Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.282-308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Texture Synthesis Model Based on Semi-discrete Optimal Transport in Patch Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1175781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the SURF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.176 - 218. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2015.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heeger & Bergen Pyramid Based Texture Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.276 - 299. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIFTY: a Non-Local Image Flow Matching for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.22318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification et extension des mesures de précision et de rappel pour l'évaluation des modèles génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex : Un modèle de diffusion léger, mono-image et multi-échelle pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers et Modulaires pour le Transfert de Styles à Deux Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Approach for Artistic Style Transfer via Constrained Multi-Scale Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Lightweight Networks for Bi-Scale Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de style d'images par mise en correspondance multi-échelle et contrainte de patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers Multi-Échelle pour la Super-Résolution Stylisée d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational models for signal processing with Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitoz Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Multi-Scale Network for Stylized Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Multi-Echelle pour la Super-Résolution Stylisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Multi-Layer Approximation to Semi-Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMMETRIC UPWIND SCHEME FOR DISCRETE WEIGHTED TOTAL VARIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Patch Assignment for Statistically Constrained Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Gutierrez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision. SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Discrete Optimal Transport in Patch Space for Enriching Gaussian Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation totale discrète en schéma décentré symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of Transportation Maps for Color and Contrast Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1933-1936, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Precision and Recall for Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex: A Single Image Multiscale and Lightweight Diffusion Model for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Multi-Scale Network for Stylized and Controlled Image Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to polychromatic X-RAY tomography for metal artifact reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Siry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches robustes pour la comparaison d'images et la reconnaissance d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Rabin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ass. Prof. at ENSICAEN Engineering School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rabin est Maître de Conférences HDR à l'ENSICAEN depuis 2023 en section 27, après avoir été MCF à l'IUT grand ouest de normandie au département Mesures Physiques de 2011 à 2023, en section 61. Il travaille au sein de l'équipe image du GREYC, UMR 6072, à Caen. Ses domaines d'activités de recherche concernent principalement la vision par ordinateur et les problèmes d'imagerie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gradient Formula for learning Generative Models with Regularized Optimal Transport Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Solid Texture Synthesis Using Deep 3D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.511-530. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-layer Algorithm for Semi-Discrete Optimal Transport with Applications to Texture Synthesis and Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.282-308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Texture Synthesis Model Based on Semi-discrete Optimal Transport in Patch Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1175781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the SURF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.176 - 218. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2015.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heeger & Bergen Pyramid Based Texture Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.276 - 299. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIFTY: a Non-Local Image Flow Matching for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.22318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification et extension des mesures de précision et de rappel pour l'évaluation des modèles génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex : Un modèle de diffusion léger, mono-image et multi-échelle pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers et Modulaires pour le Transfert de Styles à Deux Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Approach for Artistic Style Transfer via Constrained Multi-Scale Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Lightweight Networks for Bi-Scale Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de style d'images par mise en correspondance multi-échelle et contrainte de patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers Multi-Échelle pour la Super-Résolution Stylisée d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational models for signal processing with Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitoz Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Multi-Scale Network for Stylized Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Multi-Echelle pour la Super-Résolution Stylisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Multi-Layer Approximation to Semi-Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMMETRIC UPWIND SCHEME FOR DISCRETE WEIGHTED TOTAL VARIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Patch Assignment for Statistically Constrained Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Gutierrez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision. SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Discrete Optimal Transport in Patch Space for Enriching Gaussian Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation totale discrète en schéma décentré symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of Transportation Maps for Color and Contrast Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1933-1936, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Precision and Recall for Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex: A Single Image Multiscale and Lightweight Diffusion Model for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Multi-Scale Network for Stylized and Controlled Image Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to polychromatic X-RAY tomography for metal artifact reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Siry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches robustes pour la comparaison d'images et la reconnaissance d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678122v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331068v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00975-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1175781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.22318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitoz Azad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Gutierrez Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00472442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678122v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331068v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00975-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1175781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.22318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897334" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitoz Azad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Gutierrez Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00472442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>