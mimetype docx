--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Rabin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ass. Prof. at ENSICAEN Engineering School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rabin est Maître de Conférences HDR à l'ENSICAEN depuis 2023 en section 27, après avoir été MCF à l'IUT grand ouest de normandie au département Mesures Physiques de 2011 à 2023, en section 61. Il travaille au sein de l'équipe image du GREYC, UMR 6072, à Caen. Ses domaines d'activités de recherche concernent principalement la vision par ordinateur et les problèmes d'imagerie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gradient Formula for learning Generative Models with Regularized Optimal Transport Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Solid Texture Synthesis Using Deep 3D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.511-530. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-layer Algorithm for Semi-Discrete Optimal Transport with Applications to Texture Synthesis and Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.282-308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Texture Synthesis Model Based on Semi-discrete Optimal Transport in Patch Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1175781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the SURF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.176 - 218. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2015.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heeger & Bergen Pyramid Based Texture Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.276 - 299. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIFTY: a Non-Local Image Flow Matching for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.22318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification et extension des mesures de précision et de rappel pour l'évaluation des modèles génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex : Un modèle de diffusion léger, mono-image et multi-échelle pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers et Modulaires pour le Transfert de Styles à Deux Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Approach for Artistic Style Transfer via Constrained Multi-Scale Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Lightweight Networks for Bi-Scale Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de style d'images par mise en correspondance multi-échelle et contrainte de patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers Multi-Échelle pour la Super-Résolution Stylisée d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational models for signal processing with Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitoz Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Multi-Scale Network for Stylized Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Multi-Echelle pour la Super-Résolution Stylisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Multi-Layer Approximation to Semi-Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMMETRIC UPWIND SCHEME FOR DISCRETE WEIGHTED TOTAL VARIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Patch Assignment for Statistically Constrained Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Gutierrez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision. SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Discrete Optimal Transport in Patch Space for Enriching Gaussian Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation totale discrète en schéma décentré symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of Transportation Maps for Color and Contrast Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1933-1936, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Precision and Recall for Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex: A Single Image Multiscale and Lightweight Diffusion Model for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Multi-Scale Network for Stylized and Controlled Image Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to polychromatic X-RAY tomography for metal artifact reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Siry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches robustes pour la comparaison d'images et la reconnaissance d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Rabin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ass. Prof. at ENSICAEN Engineering School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rabin est Maître de Conférences HDR à l'ENSICAEN depuis 2023 en section 27, après avoir été MCF à l'IUT grand ouest de normandie au département Mesures Physiques de 2011 à 2023, en section 61. Il travaille au sein de l'équipe image du GREYC, UMR 6072, à Caen. Ses domaines d'activités de recherche concernent principalement la vision par ordinateur et les problèmes d'imagerie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gradient Formula for learning Generative Models with Regularized Optimal Transport Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Solid Texture Synthesis Using Deep 3D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.511-530. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-layer Algorithm for Semi-Discrete Optimal Transport with Applications to Texture Synthesis and Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.282-308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Texture Synthesis Model Based on Semi-discrete Optimal Transport in Patch Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1175781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the SURF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.176 - 218. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2015.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heeger & Bergen Pyramid Based Texture Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.276 - 299. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIFTY: a Non-Local Image Flow Matching for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.22318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification et extension des mesures de précision et de rappel pour l'évaluation des modèles génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex : Un modèle de diffusion léger, mono-image et multi-échelle pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers et Modulaires pour le Transfert de Styles à Deux Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Approach for Artistic Style Transfer via Constrained Multi-Scale Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Lightweight Networks for Bi-Scale Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de style d'images par mise en correspondance multi-échelle et contrainte de patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Multi-Echelle pour la Super-Résolution Stylisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers Multi-Échelle pour la Super-Résolution Stylisée d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational models for signal processing with Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitoz Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Multi-Scale Network for Stylized Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Multi-Layer Approximation to Semi-Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMMETRIC UPWIND SCHEME FOR DISCRETE WEIGHTED TOTAL VARIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Patch Assignment for Statistically Constrained Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Gutierrez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision. SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation totale discrète en schéma décentré symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Discrete Optimal Transport in Patch Space for Enriching Gaussian Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of Transportation Maps for Color and Contrast Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1933-1936, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Precision and Recall for Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex: A Single Image Multiscale and Lightweight Diffusion Model for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Multi-Scale Network for Stylized and Controlled Image Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to polychromatic X-RAY tomography for metal artifact reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Siry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches robustes pour la comparaison d'images et la reconnaissance d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678122v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331068v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00975-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1175781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.22318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897334" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitoz Azad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Gutierrez Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00472442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678122v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331068v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00975-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1175781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.22318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitoz Azad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Gutierrez Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00472442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>