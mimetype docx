--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Rabin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ass. Prof. at ENSICAEN Engineering School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rabin est Maître de Conférences HDR à l'ENSICAEN depuis 2023 en section 27, après avoir été MCF à l'IUT grand ouest de normandie au département Mesures Physiques de 2011 à 2023, en section 61. Il travaille au sein de l'équipe image du GREYC, UMR 6072, à Caen. Ses domaines d'activités de recherche concernent principalement la vision par ordinateur et les problèmes d'imagerie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gradient Formula for learning Generative Models with Regularized Optimal Transport Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Solid Texture Synthesis Using Deep 3D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.511-530. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-layer Algorithm for Semi-Discrete Optimal Transport with Applications to Texture Synthesis and Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.282-308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Texture Synthesis Model Based on Semi-discrete Optimal Transport in Patch Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1175781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the SURF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.176 - 218. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2015.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heeger & Bergen Pyramid Based Texture Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.276 - 299. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIFTY: a Non-Local Image Flow Matching for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.22318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification et extension des mesures de précision et de rappel pour l'évaluation des modèles génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex : Un modèle de diffusion léger, mono-image et multi-échelle pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers et Modulaires pour le Transfert de Styles à Deux Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Approach for Artistic Style Transfer via Constrained Multi-Scale Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Lightweight Networks for Bi-Scale Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de style d'images par mise en correspondance multi-échelle et contrainte de patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Multi-Echelle pour la Super-Résolution Stylisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers Multi-Échelle pour la Super-Résolution Stylisée d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational models for signal processing with Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitoz Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Multi-Scale Network for Stylized Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Multi-Layer Approximation to Semi-Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMMETRIC UPWIND SCHEME FOR DISCRETE WEIGHTED TOTAL VARIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Patch Assignment for Statistically Constrained Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Gutierrez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision. SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation totale discrète en schéma décentré symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Discrete Optimal Transport in Patch Space for Enriching Gaussian Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of Transportation Maps for Color and Contrast Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1933-1936, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Precision and Recall for Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex: A Single Image Multiscale and Lightweight Diffusion Model for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Multi-Scale Network for Stylized and Controlled Image Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to polychromatic X-RAY tomography for metal artifact reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Siry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches robustes pour la comparaison d'images et la reconnaissance d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Rabin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ass. Prof. at ENSICAEN Engineering School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rabin est Maître de Conférences HDR à l'ENSICAEN depuis 2023 en section 27, après avoir été MCF à l'IUT grand ouest de normandie au département Mesures Physiques de 2011 à 2023, en section 61. Il travaille au sein de l'équipe image du GREYC, UMR 6072, à Caen. Ses domaines d'activités de recherche concernent principalement la vision par ordinateur et les problèmes d'imagerie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gradient Formula for learning Generative Models with Regularized Optimal Transport Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Model for Texture Synthesis based on Optimal Transport between Feature Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Solid Texture Synthesis Using Deep 3D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.511-530. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-layer Algorithm for Semi-Discrete Optimal Transport with Applications to Texture Synthesis and Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.282-308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Texture Synthesis Model Based on Semi-discrete Optimal Transport in Patch Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1175781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Histogram-Based Joint Image Segmentation with Regularized Optimal Transport Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the SURF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.176 - 218. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2015.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heeger & Bergen Pyramid Based Texture Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.276 - 299. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIFTY: a Non-Local Image Flow Matching for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.22318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification et extension des mesures de précision et de rappel pour l'évaluation des modèles génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex : Un modèle de diffusion léger, mono-image et multi-échelle pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers et Modulaires pour le Transfert de Styles à Deux Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Approach for Artistic Style Transfer via Constrained Multi-Scale Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Lightweight Networks for Bi-Scale Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de style d'images par mise en correspondance multi-échelle et contrainte de patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Samuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Multi-Echelle pour la Super-Résolution Stylisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Légers Multi-Échelle pour la Super-Résolution Stylisée d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational models for signal processing with Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitoz Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Generative Models for Patch-based Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.269--280, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Multi-Scale Network for Stylized Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Multi-Layer Approximation to Semi-Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMMETRIC UPWIND SCHEME FOR DISCRETE WEIGHTED TOTAL VARIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Patch Assignment for Statistically Constrained Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Gutierrez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision. SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Discrete Optimal Transport in Patch Space for Enriching Gaussian Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation totale discrète en schéma décentré symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-segmentation non-supervisée d'images utilisant les distances de Sinkhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Color Image Segmentation with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Relaxation of Optimal Transport for Color Transfer Between Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris-Saclay, France. pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Color Transfer With Relaxed Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Image Processing (ICIP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4852-4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sira Ferradans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of Transportation Maps for Color and Contrast Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1933-1936, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Precision and Recall for Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMuLDiTex: A Single Image Multiscale and Lightweight Diffusion Model for Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Multi-Scale Network for Stylized and Controlled Image Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschumperlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to polychromatic X-RAY tomography for metal artifact reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Siry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existence of Optimal Transport Gradient for Learning Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Avrithis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Furon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches robustes pour la comparaison d'images et la reconnaissance d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678122v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331068v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00975-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1175781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.22318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitoz Azad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Gutierrez Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00472442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01108-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678122v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331068v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00975-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1175781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0725-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.22318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897334" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitoz Azad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824076v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Gutierrez Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00472442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>