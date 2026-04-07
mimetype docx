--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -207,51 +207,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -973,9218 +973,9352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
+                <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diata Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
+              <w:t xml:space="preserve">, 2022, 156 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0087794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391682v3</w:t>
+                <w:t xml:space="preserve">hal-03588392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic lowering of the scaling of Monte Carlo calculations by partitioning and subsampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Feldt</w:t>
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656059v2</w:t>
+                <w:t xml:space="preserve">hal-03391682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic lowering of the scaling of Monte Carlo calculations by partitioning and subsampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karno Schwinn</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.025301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605574v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 156 (22), pp.224106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234580v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diata Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156 (17), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588392v2</w:t>
+                <w:t xml:space="preserve">hal-03234580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yao</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155 (20), pp.204104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0072296⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 157 (24), pp.244104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0134645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453822v1</w:t>
+                <w:t xml:space="preserve">hal-03849878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short‐range correlation energy of the relativistic homogeneous electron gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.26685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (20), pp.204104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0072296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346969v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Almost exact energies for the Gaussian-2 set with the semistochastic heat-bath configuration interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (12), pp.124117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0018577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458920v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Paquier</w:t>
+                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480263v2</w:t>
+                <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost exact energies for the Gaussian-2 set with the semistochastic heat-bath configuration interaction method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junhao Li</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. J Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (12), pp.124117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0018577⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991165v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent range-separated density-functional theory with second-order perturbative correction via the optimized-effective-potential method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mussard</w:t>
+                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420461v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear-response range-separated density-functional theory for atomic photoexcitation and photoionization spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 150, pp.234104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5096037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045595v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Self-consistent range-separated density-functional theory with second-order perturbative correction via the optimized-effective-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Smiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289341v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory with coupled-cluster and random-phase approximations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mussard</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of the Hartree-exchange and correlation potentials in ensemble density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pittalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Kraisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeor Kronik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5108536⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (36), pp.19805-19815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03633d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114946v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of the Hartree-exchange and correlation potentials in ensemble density functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Gould</w:t>
+                <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pittalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Kraisler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp03633d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332603v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally exact one-frequency-only Bethe-Salpeter-like equation. Similarities and differences between GW +BSE and self-consistent RPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerio Olevano</w:t>
+                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Schuck</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (8), pp.084112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5080330⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959688v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory with coupled-cluster and random-phase approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairedine Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.074102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5108536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153216v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+                <w:t xml:space="preserve">A formally exact one-frequency-only Bethe-Salpeter-like equation. Similarities and differences between GW +BSE and self-consistent RPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 150 (8), pp.084112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5080330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990358v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-response range-separated density-functional theory for atomic photoexcitation and photoionization spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+                <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5096037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.2931-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072512v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general range-separated double-hybrid density-functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cairedine Kalai</w:t>
+                <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 148, pp.164105</w:t>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761092v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated density-functional theory applied to the beryllium dimer and trimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+                <w:t xml:space="preserve">Four-component relativistic range-separated density-functional theory: Short-range exchange local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879159v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energies from Görling-Levy perturbation theory along the range-separated adiabatic connection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the optimal basis set for electron dynamics in strong laser fields: The case of molecular ion H2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+                <w:t xml:space="preserve">Marie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trygve Helgaker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+                <w:t xml:space="preserve">Valérie Véniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, , pp.. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.5846-5858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2017.1422811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643356v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal basis set for electron dynamics in strong laser fields: The case of molecular ion H2+</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Véniard</w:t>
+                <w:t xml:space="preserve">A general range-separated double-hybrid density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairedine Kalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 148, pp.164105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004937v1</w:t>
+                <w:t xml:space="preserve">hal-01761092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Range-separated density-functional theory applied to the beryllium dimer and trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865504v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiconfigurational short-range density-functional theory for open-shell systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Donovan Hedegård</w:t>
+                <w:t xml:space="preserve">Excitation energies from Görling-Levy perturbation theory along the range-separated adiabatic connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5013306⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, , pp.. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2017.1422811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832349v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-component relativistic range-separated density-functional theory: Short-range exchange local-density approximation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 149, pp.194301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5052714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942323v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent linear-response variational Monte Carlo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Assaraf</w:t>
+                <w:t xml:space="preserve">Multiconfigurational short-range density-functional theory for open-shell systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Donovan Hedegård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Otten</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.214103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5013306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528081v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-charge and fractional-spin errors in range-separated density-functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Time-dependent linear-response variational Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novel Electronic Structure Theory: General Innovations and Strongly Correlated Systems</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344404v1</w:t>
+                <w:t xml:space="preserve">hal-01528081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio lifetime correction to scattering states for time-dependent electronic-structure calculations with incomplete basis sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+                <w:t xml:space="preserve">Fractional-charge and fractional-spin errors in range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (1-2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1213910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4991563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01546677v1</w:t>
+                <w:t xml:space="preserve">hal-01344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir-Polder size consistency – a constraint violated by some dispersion theories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Gould</w:t>
+                <w:t xml:space="preserve">Ab initio lifetime correction to scattering states for time-dependent electronic-structure calculations with incomplete basis sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John F. Dobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00996⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.014106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644099v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent double-hybrid density-functional theory using the optimized-effective-potential method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Szymon Smiga</w:t>
+                <w:t xml:space="preserve">Casimir-Polder size consistency – a constraint violated by some dispersion theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Ángyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Franck</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John F. Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4964319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.5829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346158v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated time-dependent density-functional theory with a frequency-dependent second-order Bethe-Salpeter correlation kernel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-consistent double-hybrid density-functional theory using the optimized-effective-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Smiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Buksztel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 144, pp.094107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 145, pp.144102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184145v3</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind test of density-functional-based methods on intermolecular interaction energies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range-separated time-dependent density-functional theory with a frequency-dependent second-order Bethe-Salpeter correlation kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 145 (12), pp.124105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4961095⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 144, pp.094107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958068v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184145v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian continuum basis functions for calculating high-harmonic generation spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Labeye</w:t>
+                <w:t xml:space="preserve">Blind test of density-functional-based methods on intermolecular interaction energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decarlos Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Ángyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Caillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Taïeb</w:t>
+                <w:t xml:space="preserve">Francois Gygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.25146⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (12), pp.124105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277883v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo with reoptimised perturbatively selected configuration-interaction wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 114, pp.910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2016.1149630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the variational and diffusion Monte Carlo methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaussian continuum basis functions for calculating high-harmonic generation spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aiq.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.25146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183633v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory applied to periodic systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the variational and diffusion Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922996⟩</w:t>
+              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Electron Correlation in Molecules – ab initio Beyond Gaussian Quantum Chemistry, 73, pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiq.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165841v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states from range-separated density-functional perturbation theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+                <w:t xml:space="preserve">Basis convergence of range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1011248⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.074107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094169v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis convergence of range-separated density-functional theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory applied to periodic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Usvyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142, pp.074107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907920⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143, pp.102811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081816v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-unrestricted random-phase approximation with range separation: Benchmark on atomization energies and reaction barrier heights.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janos Angyan</w:t>
+                <w:t xml:space="preserve">Excited states from range-separated density-functional perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.1740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4918710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1011248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141968v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating excitation energies by extrapolation along adiabatic connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+                <w:t xml:space="preserve">Spin-unrestricted random-phase approximation with range separation: Benchmark on atomization energies and reaction barrier heights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Angyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.032519⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4918710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133338v1</w:t>
+                <w:t xml:space="preserve">hal-01141968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory applied to molecular crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+                <w:t xml:space="preserve">Calculating excitation energies by extrapolation along adiabatic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141, pp.044105. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.032519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.032519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018205v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohn-Sham potentials in exact density-functional theory at noninteger electron numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Gould</w:t>
+                <w:t xml:space="preserve">Relever le défi de la résolution de l'équation de Schrödinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382-383, pp.13-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081808v1</w:t>
+                <w:t xml:space="preserve">hal-00927103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energies along a range-separated adiabatic connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+                <w:t xml:space="preserve">Double-hybrid density-functional theory with meta-generalized-gradient approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Souvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.044123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4890652⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 140, pp.084107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985367v2</w:t>
+                <w:t xml:space="preserve">hal-00920176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever le défi de la résolution de l'équation de Schrödinger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leininger</w:t>
+                <w:t xml:space="preserve">Double-hybrid density-functional theory applied to molecular crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.044105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927103v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory with meta-generalized-gradient approximations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+                <w:t xml:space="preserve">Kohn-Sham potentials in exact density-functional theory at noninteger electron numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.050502(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.050502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4865963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00920176v2</w:t>
+                <w:t xml:space="preserve">hal-01081808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative separation of exchange and correlation energies in multi-configuration range-separated density-functional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Excitation energies along a range-separated adiabatic connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew M. Teale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trygve Helgaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 139, pp.134113</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 141, pp.044123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967719v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of range-separated time-dependent density-functional theory for calculating C6 dispersion coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative separation of exchange and correlation energies in multi-configuration range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 138, pp.194106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 139, pp.134113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819369v2</w:t>
+                <w:t xml:space="preserve">hal-00967719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitations from a linear- response range-separated hybrid scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Assessment of range-separated time-dependent density-functional theory for calculating C6 dispersion coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasenjit Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.194106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808223v1</w:t>
+                <w:t xml:space="preserve">hal-00819369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiconfigurational hybrid density-functional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Electronic excitations from a linear- response range-separated hybrid scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (9-11), pp.10.1080/00268976.2013.794313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724033v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching chemical accuracy with quantum Monte Carlo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+                <w:t xml:space="preserve">A multiconfigurational hybrid density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 136, pp.124116. </w:t>
+              <w:t xml:space="preserve">, 2012, 137 (4), pp.044104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3697846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4733672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974223v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for a new class of double-hybrid approximations in density-functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaching chemical accuracy with quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (10), pp.101102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3640019⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 136, pp.124116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3697846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618140v1</w:t>
+                <w:t xml:space="preserve">hal-00974223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory made rigorous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+                <w:t xml:space="preserve">Basis set construction for molecular electronic structure theory: Natural orbital and Gauss-Slater basis for smooth pseudopotentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (6), pp.064113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3544215⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134, pp.064104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3551512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550562v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation energy expressions from the adiabatic-connection fluctuation-dissipation theorem approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationale for a new class of double-hybrid approximations in density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János G. Angyán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georg Jansen</w:t>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct200501r⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (10), pp.101102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3640019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967703v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo with Jastrow-valence-bond wave functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Braïda</w:t>
+                <w:t xml:space="preserve">Double-hybrid density-functional theory made rigorous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (8), pp.084108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3555821⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (6), pp.064113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3544215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553700v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-shell ring coupled cluster doubles theory with range separation applied on weak intermolecular interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation energy expressions from the adiabatic-connection fluctuation-dissipation theorem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru-Fen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Jansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3626551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.3116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct200501r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612814v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis set construction for molecular electronic structure theory: Natural orbital and Gauss-Slater basis for smooth pseudopotentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+                <w:t xml:space="preserve">Quantum Monte Carlo with Jastrow-valence-bond wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Braïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134, pp.064104. </w:t>
+              <w:t xml:space="preserve">, 2011, 134 (8), pp.084108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3551512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3555821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974320v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated density-functional theory with the random-phase approximation: Detailed formalism and illustrative applications</w:t>
+                <w:t xml:space="preserve">Closed-shell ring coupled cluster doubles theory with range separation applied on weak intermolecular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuming Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János G. Angyán</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.032502⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (8), pp.084119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3626551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975110v1</w:t>
+                <w:t xml:space="preserve">hal-00612814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated density-functional theory with random phase approximation applied to noncovalent intermolecular interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wuming Zhu</w:t>
+                <w:t xml:space="preserve">About the collapse of the 3.3 μm CH stretching band with ionization in polycyclic aromatic hydrocarbons: Configuration interaction and quantum Monte Carlo studies of the CH fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132, pp.244108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 133 (5), pp.054301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3465552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3431616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976481v1</w:t>
+                <w:t xml:space="preserve">hal-03740042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining density-functional theory and density-matrix-functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Rohr</w:t>
+                <w:t xml:space="preserve">Compact and flexible basis functions for quantum Monte Carlo calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052502⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.094109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.334206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974324v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and flexible basis functions for quantum Monte Carlo calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+                <w:t xml:space="preserve">Range-separated density-functional theory with random phase approximation applied to noncovalent intermolecular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132, pp.094109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.334206⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 132, pp.244108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3431616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978167v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the collapse of the 3.3 μm CH stretching band with ionization in polycyclic aromatic hydrocarbons: Configuration interaction and quantum Monte Carlo studies of the CH fragment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range-separated density-functional theory with the random-phase approximation: Detailed formalism and illustrative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ellinger</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3465552⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.032502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.032502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740042v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states of methylene from quantum Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining density-functional theory and density-matrix-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Zimmerman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Umrigar</w:t>
+                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3220671⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740048v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic-connection fluctuation-dissipation density-functional theory based on range separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited states of methylene from quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
+                <w:t xml:space="preserve">Charles Musgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.096404. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (12), pp.124103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.096404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3220671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978055v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo study of the cooperative binding of NO2 to fragment models of carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adiabatic-connection fluctuation-dissipation density-functional theory based on range separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W.Lawson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C.J. Umrigar</w:t>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.10.066⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.096404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.096404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740053v1</w:t>
+                <w:t xml:space="preserve">hal-00978055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optimization of Jastrow-Slater wave functions with application to the first-row atoms and homonuclear diatomic molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Monte Carlo study of the cooperative binding of NO2 to fragment models of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W.Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bauschlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2908237⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 466 (4-6), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979110v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviation of the Fermion-sign problem by optimization of many-body wave functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Full optimization of Jastrow-Slater wave functions with application to the first-row atoms and homonuclear diatomic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard G. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.110201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp.174101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2908237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981187v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of quantum Monte Carlo wave functions by energy minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the universality of the long-/short-range separation in multiconfigurational density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.084102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2437215⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126 (7), pp.074111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2566459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981188v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-variance zero-bias quantum Monte Carlo estimators of the spherically and system-averaged pair density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alleviation of the Fermion-sign problem by optimization of many-body wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Sorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2746029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.110201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.110201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979441v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the universality of the long-/short-range separation in multiconfigurational density-functional theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of quantum Monte Carlo wave functions by energy minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126 (7), pp.074111. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 126, pp.084102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2437215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2566459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03740061v1</w:t>
+                <w:t xml:space="preserve">hal-00981188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local density approximation for long-range or for short-range energy functionals?</w:t>
+                <w:t xml:space="preserve">Zero-variance zero-bias quantum Monte Carlo estimators of the spherically and system-averaged pair density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.244112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2746029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2005.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981823v1</w:t>
+                <w:t xml:space="preserve">hal-00979441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling relations, virial theorem, and energy densities for long-range and short-range density functionals</w:t>
+                <w:t xml:space="preserve">Local density approximation for long-range or for short-range energy functionals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 106, pp.2026. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 762, pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.20813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2005.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981828v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-correlation potentials and local energies per particle along nonlinear adiabatic connections</w:t>
+                <w:t xml:space="preserve">Scaling relations, virial theorem, and energy densities for long-range and short-range density functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Colonna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 103, pp.2725-2734. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, pp.2026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970500134615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.20813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981840v1</w:t>
+                <w:t xml:space="preserve">hal-00981828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-range correlation energy density functional with multi-determinantal reference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">van der Waals forces in density functional theory: Perturbational long-range electron-interaction corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 114, pp.305. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.012510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-005-0688-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981834v1</w:t>
+                <w:t xml:space="preserve">hal-00981837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple model of the static exchange-correlation kernel of a uniform electron gas with long-range electron-electron interaction</w:t>
+                <w:t xml:space="preserve">Exchange-correlation potentials and local energies per particle along nonlinear adiabatic connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035117⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 103, pp.2725-2734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970500134615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981838v1</w:t>
+                <w:t xml:space="preserve">hal-00981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van der Waals forces in density functional theory: Perturbational long-range electron-interaction corrections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A short-range correlation energy density functional with multi-determinantal reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114, pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-005-0688-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981837v1</w:t>
+                <w:t xml:space="preserve">hal-00981834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range-short-range separation of the electron-electron interaction in density-functional theory</w:t>
+                <w:t xml:space="preserve">Simple model of the static exchange-correlation kernel of a uniform electron gas with long-range electron-electron interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.062505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981846v1</w:t>
+                <w:t xml:space="preserve">hal-00981838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range exchange and correlation energy density functionals: Beyond the local-density approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 122, pp.014110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1824896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range exchange-correlation energy of a uniform electron gas with modified electron-electron interaction</w:t>
+                <w:t xml:space="preserve">Long-range-short-range separation of the electron-electron interaction in density-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heinz-Juergen Flad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 100, pp.1047. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.062505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.20259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.062505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981847v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and assessment of an accurate approach to the correlation problem in density functional theory: The Krieger Chen Iafrate Savin model</w:t>
+                <w:t xml:space="preserve">Short-range exchange-correlation energy of a uniform electron gas with modified electron-electron interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz-Juergen Flad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1521432⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 100, pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.20259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981216v1</w:t>
+                <w:t xml:space="preserve">hal-00981847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation and assessment of an accurate approach to the correlation problem in density functional theory: The Krieger Chen Iafrate Savin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (23), pp.10465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1521432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new hybrid functional including a meta-GGA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 362, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2614(02)00950-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10194,1222 +10328,1100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of approximations for the exchange-correlation energy in density-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Cancès; Gero Friesecke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic excitation energies of molecular systems from the Bethe-Salpeter equation: Example of the H2 molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swapan Kumar Ghosh and Pratim Kumar Chattaraj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts and Methods in Modern Theoretical Chemistry: Electronic Structure and Reactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.367-390, 2013, Atoms, Molecules, and Clusters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo facing the Hartree-Fock symmetry dilemma: The case of hydrogen rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Tanaka, S. M. Rothstein, and W. A. Lester, Jr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Quantum Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACS, pp.53, 2012, ACS Symposium Series, Vol. 1094, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2012-1094.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo calculations of electronic excitation energies: the case of the singlet n to pi* (CO) transition in acrolein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. E. Hoggan, J. Maruani, P. Piecuch, G. Delgado-Barrio and E. J. Brandas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Theory of Quantum Systems in Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.343-351, 2011, Progress in Theoretical Chemistry and Physics, Vol. 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-2076-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model hamiltonians in density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Bandrauk, Michel C. Delfour, Claude Le Bris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Dimensional Partial Differential Equations in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMS, pp.117, 2007, CRM Proceedings &amp; Lecture Notes Vol. 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Time-Dependent Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari van Gog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asbjørn Bækgaard Lauritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric theory of constrained Schrödinger dynamics with application to time-dependent density-functional theory on a finite lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jari van Gog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asbjørn Bækgaard Lauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum polarization in a one-dimensional effective quantum-electrodynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Audinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Morellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Valence-Bond Quantum Monte Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Radenković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Braïda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
+                <w:t xml:space="preserve">Relativistic density-functional theory based on effective quantum electrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11419,100 +11431,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension multidéterminantale de la méthode de Kohn-Sham en théorie de la fonctionnelle de la densité par décomposition de l'interaction électronique en contributions de longue portée et de courte portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005PA066252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00550772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11522,91 +11534,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques en chimie quantique : méthodes de Monte Carlo quantique et théorie de la fonctionnelle de la densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Pierre et Marie Curie - Paris VI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00851489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11616,105 +11628,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the calculation of molecular properties by response theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11782,51 +11794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1913DEE1"/>
+    <w:nsid w:val="63E2B4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12013,51 +12025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julientoulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-1835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094203504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/toulouse_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1376-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05123154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zna&#239;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Morassut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102685v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04078106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01015-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656059v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26685" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02420461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Grabowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Witkowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mussard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00807" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114946v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairedine Kalai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02332603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gould" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pittalis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kraisler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeor Kronik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03633d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959688v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080330" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02072512v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01761092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643356v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Teale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1422811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00656" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Donovan Hedeg&#229;rd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa. Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01942323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Otten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Umrigar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1213910" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991563" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01644099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos &#193;ngy&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Dobson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346158v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Buksztel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964319" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01184145v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decarlos Taylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gygi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277883v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25146" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2015.07.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01165841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Usvyat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922996" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1011248" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081816v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907920" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141968v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Angyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918710" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.032519" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01018205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890439" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.050502" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985367v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890652" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927103v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00920176v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865963" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Stoyanova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00819369v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Seal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804981" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733672" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Petruzielo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697846" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618140v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550562v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544215" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Fen Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Jansen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200501r" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00553700v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555821" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00612814v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626551" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00975110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00976481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Rohr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052502" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.334206" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465552" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmerman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musgrave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220671" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978055v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.096404" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.Lawson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bauschlicher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Umrigar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.066" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908237" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981187v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Hennig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.110201" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981188v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2437215" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566459" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.10.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gori-Giorgi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20813" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colonna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500134615" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0688-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981838v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035117" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981837v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012510" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.062505" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981845v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824896" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981847v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Juergen Flad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20259" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521432" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00950-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773194v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00727788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1094.ch005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2076-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari van Gog" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn B&#230;kgaard Lauritsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Radenkovi&#263;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066252" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851489v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934866v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julientoulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-1835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094203504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/toulouse_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1376-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05123154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zna&#239;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Morassut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102685v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04078106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01015-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656059v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bienvenu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02072512v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02420461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Grabowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Witkowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00807" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02332603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pittalis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kraisler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeor Kronik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03633d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114946v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairedine Kalai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108536" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959688v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01942323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labeye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00656" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01761092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643356v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Teale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1422811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Donovan Hedeg&#229;rd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa. Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528081v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Otten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Umrigar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1213910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991563" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01644099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos &#193;ngy&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Dobson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00996" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346158v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Buksztel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01184145v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decarlos Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gygi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277883v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2015.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081816v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907920" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01165841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Usvyat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1011248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141968v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Angyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918710" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.032519" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00920176v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865963" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01018205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.050502" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985367v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Stoyanova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00819369v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Seal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733672" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Petruzielo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697846" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618140v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550562v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544215" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Fen Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Jansen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200501r" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00553700v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555821" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00612814v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465552" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.334206" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00976481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431616" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00975110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032502" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Rohr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052502" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmerman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musgrave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.096404" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.Lawson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bauschlicher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Umrigar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.066" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566459" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Hennig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.110201" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981188v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2437215" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.10.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gori-Giorgi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012510" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981840v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colonna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500134615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981834v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0688-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824896" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.062505" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Juergen Flad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521432" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00950-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00727788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1094.ch005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2076-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari van Gog" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn B&#230;kgaard Lauritsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740416v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Radenkovi&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066252" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>