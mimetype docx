--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1077,239 +1077,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+                <w:t xml:space="preserve">Systematic lowering of the scaling of Monte Carlo calculations by partitioning and subsampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.025301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391682v3</w:t>
+                <w:t xml:space="preserve">hal-03656059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic lowering of the scaling of Monte Carlo calculations by partitioning and subsampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Feldt</w:t>
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656059v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
               </w:r>
@@ -2016,369 +2016,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346969v1</w:t>
+                <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458920v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Paquier</w:t>
+                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480263v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear-response range-separated density-functional theory for atomic photoexcitation and photoionization spectra</w:t>
               </w:r>
@@ -2462,642 +2462,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent range-separated density-functional theory with second-order perturbative correction via the optimized-effective-potential method</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of the Hartree-exchange and correlation potentials in ensemble density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Smiga</w:t>
+                <w:t xml:space="preserve">Tim Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
+                <w:t xml:space="preserve">Stefano Pittalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Witkowski</w:t>
+                <w:t xml:space="preserve">Eli Kraisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">Leeor Kronik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (36), pp.19805-19815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03633d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420461v1</w:t>
+                <w:t xml:space="preserve">hal-02332603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of the Hartree-exchange and correlation potentials in ensemble density functional theory</w:t>
+                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Gould</w:t>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pittalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Kraisler</w:t>
+                <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leeor Kronik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp03633d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332603v1</w:t>
+                <w:t xml:space="preserve">hal-02045595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Garniron</w:t>
+                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Applencourt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045595v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory with coupled-cluster and random-phase approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairedine Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151, pp.074102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5108536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289341v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory with coupled-cluster and random-phase approximations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-consistent range-separated density-functional theory with second-order perturbative correction via the optimized-effective-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Smiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairedine Kalai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Mateusz Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151, pp.074102. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5108536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114946v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formally exact one-frequency-only Bethe-Salpeter-like equation. Similarities and differences between GW +BSE and self-consistent RPA</w:t>
               </w:r>
@@ -3187,77 +3187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,51 +3628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general range-separated double-hybrid density-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cairedine Kalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3948,77 +3948,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4167,286 +4167,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent linear-response variational Monte Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Fractional-charge and fractional-spin errors in range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (1-2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1213910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528081v1</w:t>
+                <w:t xml:space="preserve">hal-01344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-charge and fractional-spin errors in range-separated density-functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Time-dependent linear-response variational Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novel Electronic Structure Theory: General Innovations and Strongly Correlated Systems</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344404v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio lifetime correction to scattering states for time-dependent electronic-structure calculations with incomplete basis sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Coccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir-Polder size consistency – a constraint violated by some dispersion theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,103 +4623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent double-hybrid density-functional theory using the optimized-effective-potential method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Smiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Buksztel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.144102. </w:t>
@@ -4995,51 +4995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo with reoptimised perturbatively selected configuration-interaction wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5099,51 +5099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian continuum basis functions for calculating high-harmonic generation spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Coccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,64 +5233,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the variational and diffusion Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Electron Correlation in Molecules – ab initio Beyond Gaussian Quantum Chemistry, 73, pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5337,51 +5337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basis convergence of range-separated density-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-unrestricted random-phase approximation with range separation: Benchmark on atomization energies and reaction barrier heights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohn-Sham potentials in exact density-functional theory at noninteger electron numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Dobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136, pp.124116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134, pp.064104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7145,248 +7145,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for a new class of double-hybrid approximations in density-functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-hybrid density-functional theory made rigorous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (10), pp.101102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3640019⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (6), pp.064113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3544215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618140v1</w:t>
+                <w:t xml:space="preserve">hal-00550562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory made rigorous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationale for a new class of double-hybrid approximations in density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sharkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (6), pp.064113. </w:t>
+              <w:t xml:space="preserve">, 2011, 135 (10), pp.101102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3544215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3640019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550562v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation energy expressions from the adiabatic-connection fluctuation-dissipation theorem approach</w:t>
               </w:r>
@@ -7528,51 +7528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (8), pp.084108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7879,51 +7879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132, pp.094109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8289,287 +8289,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states of methylene from quantum Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adiabatic-connection fluctuation-dissipation density-functional theory based on range separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Zimmerman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Umrigar</w:t>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3220671⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.096404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.096404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740048v1</w:t>
+                <w:t xml:space="preserve">hal-00978055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic-connection fluctuation-dissipation density-functional theory based on range separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited states of methylene from quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
+                <w:t xml:space="preserve">Charles Musgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.096404. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (12), pp.124103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.096404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3220671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978055v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo study of the cooperative binding of NO2 to fragment models of carbon nanotubes</w:t>
               </w:r>
@@ -8698,51 +8698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full optimization of Jastrow-Slater wave functions with application to the first-row atoms and homonuclear diatomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.174101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8880,51 +8880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alleviation of the Fermion-sign problem by optimization of many-body wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9023,51 +9023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of quantum Monte Carlo wave functions by energy minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126, pp.084102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9114,64 +9114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-variance zero-bias quantum Monte Carlo estimators of the spherically and system-averaged pair density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126, pp.244112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9413,51 +9413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van der Waals forces in density functional theory: Perturbational long-range electron-interaction corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,235 +9511,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-correlation potentials and local energies per particle along nonlinear adiabatic connections</w:t>
+                <w:t xml:space="preserve">A short-range correlation energy density functional with multi-determinantal reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Colonna</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970500134615⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114, pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-005-0688-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981840v1</w:t>
+                <w:t xml:space="preserve">hal-00981834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-range correlation energy density functional with multi-determinantal reference</w:t>
+                <w:t xml:space="preserve">Exchange-correlation potentials and local energies per particle along nonlinear adiabatic connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 114, pp.305. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 103, pp.2725-2734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-005-0688-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268970500134615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981834v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple model of the static exchange-correlation kernel of a uniform electron gas with long-range electron-electron interaction</w:t>
               </w:r>
@@ -9816,51 +9816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range exchange and correlation energy density functionals: Beyond the local-density approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9920,51 +9920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range-short-range separation of the electron-electron interaction in density-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10141,51 +10141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (23), pp.10465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10232,51 +10232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid functional including a meta-GGA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 362, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10540,64 +10540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10700,51 +10700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. E. Hoggan, J. Maruani, P. Piecuch, G. Delgado-Barrio and E. J. Brandas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Theory of Quantum Systems in Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.343-351, 2011, Progress in Theoretical Chemistry and Physics, Vol. 22, </w:t>
@@ -11794,51 +11794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E2B4A9"/>
+    <w:nsid w:val="EB305E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12025,51 +12025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julientoulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-1835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094203504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/toulouse_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1376-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05123154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zna&#239;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Morassut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102685v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04078106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01015-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656059v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bienvenu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02072512v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02420461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Grabowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Witkowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00807" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02332603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pittalis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kraisler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeor Kronik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03633d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114946v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairedine Kalai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108536" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959688v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01942323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labeye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00656" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01761092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643356v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Teale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1422811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Donovan Hedeg&#229;rd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa. Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528081v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Otten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Umrigar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1213910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991563" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01644099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos &#193;ngy&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Dobson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00996" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346158v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Buksztel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01184145v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decarlos Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gygi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277883v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2015.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081816v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907920" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01165841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Usvyat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1011248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141968v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Angyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918710" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.032519" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00920176v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865963" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01018205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.050502" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985367v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Stoyanova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00819369v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Seal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733672" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Petruzielo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697846" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618140v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550562v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544215" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Fen Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Jansen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200501r" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00553700v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555821" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00612814v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465552" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.334206" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00976481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431616" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00975110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032502" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Rohr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052502" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmerman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musgrave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.096404" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.Lawson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bauschlicher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Umrigar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.066" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566459" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Hennig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.110201" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981188v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2437215" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.10.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gori-Giorgi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012510" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981840v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colonna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500134615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981834v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0688-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824896" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.062505" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Juergen Flad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521432" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00950-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00727788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1094.ch005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2076-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari van Gog" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn B&#230;kgaard Lauritsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740416v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Radenkovi&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066252" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julientoulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-1835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094203504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/toulouse_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1376-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05123154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zna&#239;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Morassut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102685v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04078106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01015-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656059v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02072512v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02332603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pittalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kraisler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeor Kronik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03633d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114946v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairedine Kalai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02420461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smiga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Grabowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Witkowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959688v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01942323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labeye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00656" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01761092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643356v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Teale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1422811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Donovan Hedeg&#229;rd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa. Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1213910" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Otten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Umrigar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991563" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01644099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos &#193;ngy&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Dobson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00996" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346158v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Buksztel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01184145v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decarlos Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gygi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277883v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2015.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081816v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907920" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01165841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Usvyat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1011248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141968v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Angyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918710" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.032519" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00920176v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865963" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01018205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.050502" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985367v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Stoyanova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00819369v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Seal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733672" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Petruzielo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697846" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550562v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544215" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Fen Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Jansen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200501r" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00553700v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555821" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00612814v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465552" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.334206" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00976481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431616" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00975110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032502" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Rohr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052502" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.096404" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musgrave" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220671" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.Lawson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bauschlicher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Umrigar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.066" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566459" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Hennig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.110201" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981188v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2437215" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.10.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gori-Giorgi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012510" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0688-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colonna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500134615" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824896" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.062505" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Juergen Flad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521432" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00950-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00727788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1094.ch005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2076-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari van Gog" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn B&#230;kgaard Lauritsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740416v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Radenkovi&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066252" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>