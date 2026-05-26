--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">toulouse_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Vqb0BgYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-1376-2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -207,10118 +228,10368 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory with density-based basis-set correction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric Time-Dependent Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari van Gog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asbjørn Bækgaard Lauritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123154v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated basis-set convergence of coupled-cluster excitation energies using the density-based basis-set correction method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric theory of constrained Schrödinger dynamics with application to time-dependent density-functional theory on a finite lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari van Gog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diata Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">Asbjørn Bækgaard Lauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4FD00033A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04475187v2</w:t>
+                <w:t xml:space="preserve">hal-05455844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent ab initio molecular-orbital decomposition for high-harmonic generation spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-hybrid density-functional theory with density-based basis-set correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Morassut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aurore Znaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 161 (20), pp.204111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0235179⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 163 (10), pp.104104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0286745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405483v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A density-fitting implementation of the density-based basis-set correction method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated basis-set convergence of coupled-cluster excitation energies using the density-based basis-set correction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hesselmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27325⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00033A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210752v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective quantum electrodynamics: One-dimensional model of the relativistic hydrogen-like atom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent ab initio molecular-orbital decomposition for high-harmonic generation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Morassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Audinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 158, pp.244108. </w:t>
+              <w:t xml:space="preserve">, 2024, 161 (20), pp.204111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0152956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0235179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102685v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical approximations of photoabsorption cross sections beyond the continuum threshold</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A density-fitting implementation of the density-based basis-set correction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hesselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01015-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078106v1</w:t>
+                <w:t xml:space="preserve">hal-04210752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Linear-response formalism for excited-state energies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effective quantum electrodynamics: One-dimensional model of the relativistic hydrogen-like atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Audinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 158, pp.234107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0156317⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 158, pp.244108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107625v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semiclassical approximations of photoabsorption cross sections beyond the continuum threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0087794⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Topical Collection devoted to the legacy of Peter Schuck, 59 (98), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588392v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic lowering of the scaling of Monte Carlo calculations by partitioning and subsampling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Linear-response formalism for excited-state energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.234107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656059v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diata Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 156 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0087794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391682v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic lowering of the scaling of Monte Carlo calculations by partitioning and subsampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cancès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.025301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605574v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234580v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Cancès</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 157 (24), pp.244104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0134645⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 156 (22), pp.224106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849878v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐range correlation energy of the relativistic homogeneous electron gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234781v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tyler Anderson</w:t>
+                <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155 (20), pp.204104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0072296⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 157 (24), pp.244104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0134645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453822v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost exact energies for the Gaussian-2 set with the semistochastic heat-bath configuration interaction method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Short‐range correlation energy of the relativistic homogeneous electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. J Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0018577⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.26685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991165v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 155 (20), pp.204104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0072296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458920v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Almost exact energies for the Gaussian-2 set with the semistochastic heat-bath configuration interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 153 (12), pp.124117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0018577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480263v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-response range-separated density-functional theory for atomic photoexcitation and photoionization spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 150, pp.234104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5096037⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072512v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of the Hartree-exchange and correlation potentials in ensemble density functional theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leeor Kronik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332603v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear-response range-separated density-functional theory for atomic photoexcitation and photoionization spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 150, pp.234104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5096037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045595v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gasperich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289341v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory with coupled-cluster and random-phase approximations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151, pp.074102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5108536⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114946v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent range-separated density-functional theory with second-order perturbative correction via the optimized-effective-potential method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory with coupled-cluster and random-phase approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cairedine Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00807⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.074102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5108536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420461v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally exact one-frequency-only Bethe-Salpeter-like equation. Similarities and differences between GW +BSE and self-consistent RPA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-consistent range-separated density-functional theory with second-order perturbative correction via the optimized-effective-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Smiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5080330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959688v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic behavior of the Hartree-exchange and correlation potentials in ensemble density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pittalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Kraisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeor Kronik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (36), pp.19805-19815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03633d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153216v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A formally exact one-frequency-only Bethe-Salpeter-like equation. Similarities and differences between GW +BSE and self-consistent RPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 150 (8), pp.084112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5080330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990358v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-component relativistic range-separated density-functional theory: Short-range exchange local-density approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.2931-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942323v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal basis set for electron dynamics in strong laser fields: The case of molecular ion H2+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Zapata</w:t>
+                <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Coccia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004937v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general range-separated double-hybrid density-functional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Four-component relativistic range-separated density-functional theory: Short-range exchange local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 148, pp.164105</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761092v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated density-functional theory applied to the beryllium dimer and trimer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A general range-separated double-hybrid density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairedine Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 148, pp.164105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879159v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energies from Görling-Levy perturbation theory along the range-separated adiabatic connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+                <w:t xml:space="preserve">Range-separated density-functional theory applied to the beryllium dimer and trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M. Teale</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643356v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Excitation energies from Görling-Levy perturbation theory along the range-separated adiabatic connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5052714⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, , pp.. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2017.1422811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865504v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiconfigurational short-range density-functional theory for open-shell systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the optimal basis set for electron dynamics in strong laser fields: The case of molecular ion H2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Véniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5013306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.5846-5858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832349v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-charge and fractional-spin errors in range-separated density-functional theory</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.194301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5052714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1213910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344404v1</w:t>
+                <w:t xml:space="preserve">hal-01865504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent linear-response variational Monte Carlo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mussard</w:t>
+                <w:t xml:space="preserve">Multiconfigurational short-range density-functional theory for open-shell systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Donovan Hedegård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Coccia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.214103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5013306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528081v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio lifetime correction to scattering states for time-dependent electronic-structure calculations with incomplete basis sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147, pp.014106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4991563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir-Polder size consistency – a constraint violated by some dispersion theories</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time-dependent linear-response variational Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novel Electronic Structure Theory: General Innovations and Strongly Correlated Systems</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644099v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent double-hybrid density-functional theory using the optimized-effective-potential method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Fractional-charge and fractional-spin errors in range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4964319⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (1-2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1213910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346158v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated time-dependent density-functional theory with a frequency-dependent second-order Bethe-Salpeter correlation kernel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Casimir-Polder size consistency – a constraint violated by some dispersion theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Ángyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Dobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.5829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184145v3</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind test of density-functional-based methods on intermolecular interaction energies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">János Ángyán</w:t>
+                <w:t xml:space="preserve">Self-consistent double-hybrid density-functional theory using the optimized-effective-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Smiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Galli</w:t>
+                <w:t xml:space="preserve">Odile Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gygi</w:t>
+                <w:t xml:space="preserve">Adam Buksztel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ireneusz Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 145 (12), pp.124105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4961095⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 145, pp.144102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958068v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo with reoptimised perturbatively selected configuration-interaction wave functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Range-separated time-dependent density-functional theory with a frequency-dependent second-order Bethe-Salpeter correlation kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1149630⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.094107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260326v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184145v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian continuum basis functions for calculating high-harmonic generation spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Labeye</w:t>
+                <w:t xml:space="preserve">Blind test of density-functional-based methods on intermolecular interaction energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decarlos Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Ángyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+                <w:t xml:space="preserve">Giulia Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taïeb</w:t>
+                <w:t xml:space="preserve">Cui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.25146⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (12), pp.124105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277883v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the variational and diffusion Monte Carlo methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantum Monte Carlo with reoptimised perturbatively selected configuration-interaction wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1149630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aiq.2015.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183633v1</w:t>
+                <w:t xml:space="preserve">hal-01260326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis convergence of range-separated density-functional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Gaussian continuum basis functions for calculating high-harmonic generation spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.25146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081816v2</w:t>
+                <w:t xml:space="preserve">hal-01277883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory applied to periodic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction to the variational and diffusion Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922996⟩</w:t>
+              <w:t xml:space="preserve">Advances in Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Electron Correlation in Molecules – ab initio Beyond Gaussian Quantum Chemistry, 73, pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiq.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165841v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states from range-separated density-functional perturbation theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spin-unrestricted random-phase approximation with range separation: Benchmark on atomization energies and reaction barrier heights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Angyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113, pp.1740. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1011248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4918710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094169v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-unrestricted random-phase approximation with range separation: Benchmark on atomization energies and reaction barrier heights.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range-separated double-hybrid density-functional theory applied to periodic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janos Angyan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Usvyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4918710⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143, pp.102811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141968v2</w:t>
+                <w:t xml:space="preserve">hal-01165841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating excitation energies by extrapolation along adiabatic connections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Excited states from range-separated density-functional perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.032519⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1011248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133338v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever le défi de la résolution de l'équation de Schrödinger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Basis convergence of range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.074107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927103v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory with meta-generalized-gradient approximations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Calculating excitation energies by extrapolation along adiabatic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4865963⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.032519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.032519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920176v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory applied to molecular crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relever le défi de la résolution de l'équation de Schrödinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382-383, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018205v1</w:t>
+                <w:t xml:space="preserve">hal-00927103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohn-Sham potentials in exact density-functional theory at noninteger electron numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Double-hybrid density-functional theory with meta-generalized-gradient approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Souvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.084107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.050502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081808v1</w:t>
+                <w:t xml:space="preserve">hal-00920176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energies along a range-separated adiabatic connection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Double-hybrid density-functional theory applied to molecular crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.044123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4890652⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.044105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985367v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative separation of exchange and correlation energies in multi-configuration range-separated density-functional theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kohn-Sham potentials in exact density-functional theory at noninteger electron numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.050502(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.050502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967719v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of range-separated time-dependent density-functional theory for calculating C6 dispersion coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Excitation energies along a range-separated adiabatic connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 138, pp.194106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 141, pp.044123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4804981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819369v2</w:t>
+                <w:t xml:space="preserve">hal-00985367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitations from a linear- response range-separated hybrid scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alternative separation of exchange and correlation energies in multi-configuration range-separated density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (9-11), pp.10.1080/00268976.2013.794313</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.134113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808223v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiconfigurational hybrid density-functional theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of range-separated time-dependent density-functional theory for calculating C6 dispersion coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasenjit Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 137 (4), pp.044104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4733672⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 138, pp.194106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724033v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching chemical accuracy with quantum Monte Carlo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electronic excitations from a linear- response range-separated hybrid scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (9-11), pp.10.1080/00268976.2013.794313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974223v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis set construction for molecular electronic structure theory: Natural orbital and Gauss-Slater basis for smooth pseudopotentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A multiconfigurational hybrid density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134, pp.064104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3551512⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 137 (4), pp.044104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4733672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974320v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-hybrid density-functional theory made rigorous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approaching chemical accuracy with quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (6), pp.064113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3544215⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 136, pp.124116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3697846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550562v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for a new class of double-hybrid approximations in density-functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Basis set construction for molecular electronic structure theory: Natural orbital and Gauss-Slater basis for smooth pseudopotentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (10), pp.101102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 134, pp.064104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3551512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3640019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618140v1</w:t>
+                <w:t xml:space="preserve">hal-00974320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation energy expressions from the adiabatic-connection fluctuation-dissipation theorem approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
+                <w:t xml:space="preserve">Rationale for a new class of double-hybrid approximations in density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru-Fen Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Jansen</w:t>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7, pp.3116. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (10), pp.101102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct200501r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3640019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967703v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo with Jastrow-valence-bond wave functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Double-hybrid density-functional theory made rigorous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (8), pp.084108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3555821⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (6), pp.064113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3544215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553700v2</w:t>
+                <w:t xml:space="preserve">hal-00550562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-shell ring coupled cluster doubles theory with range separation applied on weak intermolecular interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Correlation energy expressions from the adiabatic-connection fluctuation-dissipation theorem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru-Fen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuming Zhu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georg Jansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (8), pp.084119. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.3116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3626551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct200501r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612814v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the collapse of the 3.3 μm CH stretching band with ionization in polycyclic aromatic hydrocarbons: Configuration interaction and quantum Monte Carlo studies of the CH fragment</w:t>
+                <w:t xml:space="preserve">Quantum Monte Carlo with Jastrow-valence-bond wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Pauzat</w:t>
+                <w:t xml:space="preserve">Benoît Braïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Ellinger</w:t>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (5), pp.054301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3465552⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (8), pp.084108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3555821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740042v1</w:t>
+                <w:t xml:space="preserve">hal-00553700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and flexible basis functions for quantum Monte Carlo calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Closed-shell ring coupled cluster doubles theory with range separation applied on weak intermolecular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132, pp.094109. </w:t>
+              <w:t xml:space="preserve">, 2011, 135 (8), pp.084119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.334206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3626551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978167v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated density-functional theory with random phase approximation applied to noncovalent intermolecular interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Compact and flexible basis functions for quantum Monte Carlo calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Petruzielo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">János G. Angyán</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132, pp.244108. </w:t>
+              <w:t xml:space="preserve">, 2010, 132, pp.094109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3431616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.334206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976481v1</w:t>
+                <w:t xml:space="preserve">hal-00978167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated density-functional theory with the random-phase approximation: Detailed formalism and illustrative applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">About the collapse of the 3.3 μm CH stretching band with ionization in polycyclic aromatic hydrocarbons: Configuration interaction and quantum Monte Carlo studies of the CH fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.032502⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (5), pp.054301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3465552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975110v1</w:t>
+                <w:t xml:space="preserve">hal-03740042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining density-functional theory and density-matrix-functional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Range-separated density-functional theory with the random-phase approximation: Detailed formalism and illustrative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.052502. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 82, pp.032502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.032502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974324v1</w:t>
+                <w:t xml:space="preserve">hal-00975110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic-connection fluctuation-dissipation density-functional theory based on range separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Range-separated density-functional theory with random phase approximation applied to noncovalent intermolecular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.096404. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.244108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.096404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3431616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978055v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states of methylene from quantum Monte Carlo</w:t>
+                <w:t xml:space="preserve">Combining density-functional theory and density-matrix-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Zimmerman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Daniel R. Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Umrigar</w:t>
+                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3220671⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740048v1</w:t>
+                <w:t xml:space="preserve">hal-00974324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo study of the cooperative binding of NO2 to fragment models of carbon nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adiabatic-connection fluctuation-dissipation density-functional theory based on range separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.J. Umrigar</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.10.066⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.096404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.096404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740053v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optimization of Jastrow-Slater wave functions with application to the first-row atoms and homonuclear diatomic molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Excited states of methylene from quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Musgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128, pp.174101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2908237⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 131 (12), pp.124103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3220671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979110v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the universality of the long-/short-range separation in multiconfigurational density-functional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantum Monte Carlo study of the cooperative binding of NO2 to fragment models of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W.Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bauschlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2566459⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 466 (4-6), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740061v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviation of the Fermion-sign problem by optimization of many-body wave functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Full optimization of Jastrow-Slater wave functions with application to the first-row atoms and homonuclear diatomic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard G. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp.174101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2908237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.110201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981187v1</w:t>
+                <w:t xml:space="preserve">hal-00979110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of quantum Monte Carlo wave functions by energy minimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the universality of the long-/short-range separation in multiconfigurational density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Aa. Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.084102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 126 (7), pp.074111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2566459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2437215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981188v1</w:t>
+                <w:t xml:space="preserve">hal-03740061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-variance zero-bias quantum Monte Carlo estimators of the spherically and system-averaged pair density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of quantum Monte Carlo wave functions by energy minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.244112. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 126, pp.084102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2437215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2746029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00979441v1</w:t>
+                <w:t xml:space="preserve">hal-00981188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local density approximation for long-range or for short-range energy functionals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alleviation of the Fermion-sign problem by optimization of many-body wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Sorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.110201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.110201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2005.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981823v1</w:t>
+                <w:t xml:space="preserve">hal-00981187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling relations, virial theorem, and energy densities for long-range and short-range density functionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zero-variance zero-bias quantum Monte Carlo estimators of the spherically and system-averaged pair density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.20813⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.244112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2746029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981828v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van der Waals forces in density functional theory: Perturbational long-range electron-interaction corrections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Local density approximation for long-range or for short-range energy functionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 762, pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2005.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981837v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-range correlation energy density functional with multi-determinantal reference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scaling relations, virial theorem, and energy densities for long-range and short-range density functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-005-0688-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, pp.2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.20813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981834v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-correlation potentials and local energies per particle along nonlinear adiabatic connections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">van der Waals forces in density functional theory: Perturbational long-range electron-interaction corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970500134615⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.012510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981840v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple model of the static exchange-correlation kernel of a uniform electron gas with long-range electron-electron interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exchange-correlation potentials and local energies per particle along nonlinear adiabatic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035117⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 103, pp.2725-2734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970500134615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981838v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range exchange and correlation energy density functionals: Beyond the local-density approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A short-range correlation energy density functional with multi-determinantal reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Colonna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1824896⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114, pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-005-0688-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981845v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range-short-range separation of the electron-electron interaction in density-functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simple model of the static exchange-correlation kernel of a uniform electron gas with long-range electron-electron interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.062505⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981846v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range exchange-correlation energy of a uniform electron gas with modified electron-electron interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz-Juergen Flad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 100, pp.1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.20259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and assessment of an accurate approach to the correlation problem in density functional theory: The Krieger Chen Iafrate Savin model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Long-range-short-range separation of the electron-electron interaction in density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1521432⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.062505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.062505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981216v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Short-range exchange and correlation energy density functionals: Beyond the local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 122, pp.014110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1824896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation and assessment of an accurate approach to the correlation problem in density functional theory: The Krieger Chen Iafrate Savin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (23), pp.10465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1521432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new hybrid functional including a meta-GGA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 362, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2614(02)00950-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10328,1100 +10599,864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of approximations for the exchange-correlation energy in density-functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Cancès; Gero Friesecke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic excitation energies of molecular systems from the Bethe-Salpeter equation: Example of the H2 molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swapan Kumar Ghosh and Pratim Kumar Chattaraj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts and Methods in Modern Theoretical Chemistry: Electronic Structure and Reactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.367-390, 2013, Atoms, Molecules, and Clusters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo facing the Hartree-Fock symmetry dilemma: The case of hydrogen rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Tanaka, S. M. Rothstein, and W. A. Lester, Jr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Quantum Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACS, pp.53, 2012, ACS Symposium Series, Vol. 1094, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2012-1094.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo calculations of electronic excitation energies: the case of the singlet n to pi* (CO) transition in acrolein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. E. Hoggan, J. Maruani, P. Piecuch, G. Delgado-Barrio and E. J. Brandas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Theory of Quantum Systems in Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.343-351, 2011, Progress in Theoretical Chemistry and Physics, Vol. 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-2076-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model hamiltonians in density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Gori-Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Bandrauk, Michel C. Delfour, Claude Le Bris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Dimensional Partial Differential Equations in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMS, pp.117, 2007, CRM Proceedings &amp; Lecture Notes Vol. 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Time-Dependent Density Functional Theory</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">Vacuum polarization in a one-dimensional effective quantum-electrodynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Audinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Morellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455853v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric theory of constrained Schrödinger dynamics with application to time-dependent density-functional theory on a finite lattice</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">The Valence-Bond Quantum Monte Carlo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Radenković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Braïda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455844v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum polarization in a one-dimensional effective quantum-electrodynamics model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relativistic density-functional theory based on effective quantum electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11431,100 +11466,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension multidéterminantale de la méthode de Kohn-Sham en théorie de la fonctionnelle de la densité par décomposition de l'interaction électronique en contributions de longue portée et de courte portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005PA066252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00550772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11534,91 +11569,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques en chimie quantique : méthodes de Monte Carlo quantique et théorie de la fonctionnelle de la densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Pierre et Marie Curie - Paris VI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00851489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11628,105 +11663,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the calculation of molecular properties by response theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11794,51 +11829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB305E78"/>
+    <w:nsid w:val="0338FBFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12025,51 +12060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julientoulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-1835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094203504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/toulouse_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1376-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05123154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zna&#239;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Morassut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102685v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04078106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01015-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656059v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02072512v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02332603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pittalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kraisler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeor Kronik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03633d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114946v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairedine Kalai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02420461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smiga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Grabowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Witkowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959688v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01942323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labeye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00656" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01761092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643356v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Teale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1422811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Donovan Hedeg&#229;rd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa. Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1213910" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Otten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Umrigar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991563" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01644099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos &#193;ngy&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Dobson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00996" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346158v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Buksztel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01184145v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decarlos Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gygi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277883v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2015.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081816v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907920" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01165841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Usvyat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1011248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141968v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Angyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918710" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.032519" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00920176v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865963" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01018205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.050502" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985367v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Stoyanova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00819369v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Seal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733672" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Petruzielo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697846" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550562v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544215" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Fen Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Jansen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200501r" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00553700v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555821" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00612814v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465552" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.334206" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00976481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431616" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00975110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032502" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Rohr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052502" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.096404" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musgrave" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220671" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.Lawson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bauschlicher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Umrigar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.066" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566459" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Hennig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.110201" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981188v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2437215" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.10.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gori-Giorgi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012510" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0688-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colonna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500134615" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824896" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.062505" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Juergen Flad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521432" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00950-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00727788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1094.ch005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2076-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari van Gog" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn B&#230;kgaard Lauritsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740416v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Radenkovi&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066252" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julientoulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-1835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094203504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/toulouse_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Vqb0BgYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1376-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari van Gog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn B&#230;kgaard Lauritsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05123154v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zna&#239;da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Morassut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102685v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04078106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01015-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656059v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bienvenu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02072512v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114946v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairedine Kalai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mussard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108536" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02420461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smiga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Grabowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Witkowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00807" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02332603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gould" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pittalis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kraisler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeor Kronik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03633d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959688v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080330" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01942323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01761092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879159v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643356v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Teale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1422811" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004937v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labeye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00656" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Donovan Hedeg&#229;rd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa. Jensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991563" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Otten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Umrigar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1213910" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01644099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos &#193;ngy&#225;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Dobson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00996" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346158v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Buksztel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01184145v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decarlos Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gygi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961095" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277883v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25146" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2015.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141968v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Angyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918710" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01165841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Usvyat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922996" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1011248" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081816v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907920" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133338v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.032519" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00920176v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865963" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01018205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890439" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.050502" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985367v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890652" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Stoyanova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00819369v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Seal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804981" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733672" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Petruzielo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697846" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551512" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550562v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544215" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00967703v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Fen Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Jansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200501r" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00553700v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555821" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00612814v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626551" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.334206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465552" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00975110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032502" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00976481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431616" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Rohr" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052502" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00978055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.096404" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmerman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musgrave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.Lawson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bauschlicher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Umrigar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.066" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908237" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740061v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566459" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981188v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2437215" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981187v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Hennig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.110201" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00979441v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.10.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gori-Giorgi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20813" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981837v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012510" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colonna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500134615" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981834v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0688-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Juergen Flad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20259" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.062505" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981845v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824896" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521432" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00950-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773194v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00727788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1094.ch005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00550057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2076-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00981803v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740416v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Radenkovi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066252" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851489v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>