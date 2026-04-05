--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2321,51 +2321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA5D81B8"/>
+    <w:nsid w:val="7396CA2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>