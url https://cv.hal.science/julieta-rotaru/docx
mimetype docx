--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -1505,177 +1505,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbu Constantinescu. Cântece țigănești. Romané ghilea. Gypsy Songs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vedic Śākhās: past, present, future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan E.M. Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Witzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editura Muzeul Literaturii Române. 2016, 978-973-167-383-7</w:t>
+              <w:t xml:space="preserve">2016, 1-888-789-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857773v1</w:t>
+                <w:t xml:space="preserve">halshs-01473573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedic Śākhās: past, present, future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbu Constantinescu. Cântece țigănești. Romané ghilea. Gypsy Songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editura Muzeul Literaturii Române. 2016, 978-973-167-383-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Witzel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-01473573v1</w:t>
+                <w:t xml:space="preserve">hal-04857773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2321,51 +2321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7396CA2E"/>
+    <w:nsid w:val="909B6550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieta-rotaru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5433-1222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rotaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rost.2023.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/hiperboreea.10.1.0114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2022.6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaunt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2021.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2018.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2018-0014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26363/SN.2018.4.08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ejvs.2013.1.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E.M. Houben" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5878/tz3b-4v36" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657790388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shapoval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111244433-016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sumant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieta-rotaru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5433-1222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rotaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rost.2023.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/hiperboreea.10.1.0114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2022.6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaunt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2021.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2018.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2018-0014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26363/SN.2018.4.08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ejvs.2013.1.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E.M. Houben" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5878/tz3b-4v36" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657790388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shapoval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111244433-016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sumant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>