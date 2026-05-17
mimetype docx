--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5433-1222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=t1pXBrEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,897 +182,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women breadwinners in Gypsy socio-professional groups of pre-industrial Wallachia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raluca Bianca Roman, Sofiya Zahova, and Aleksandar G. Marinov, eds. Roma Writings. Romani Literature and Press in Central, South-Eastern and Eastern Europe from the 19th Century until World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romani Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3828/rost.2023.7⟩</w:t>
+              <w:t xml:space="preserve">Hiperboreea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5325/hiperboreea.10.1.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04857800v1</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Bianca Roman, Sofiya Zahova, and Aleksandar G. Marinov, eds. Roma Writings. Romani Literature and Press in Central, South-Eastern and Eastern Europe from the 19th Century until World War II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Women breadwinners in Gypsy socio-professional groups of pre-industrial Wallachia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiperboreea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romani Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/rost.2023.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5325/hiperboreea.10.1.0114⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04119796v1</w:t>
+                <w:t xml:space="preserve">hal-04857800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma Voices in History: A Source Book. Roma Civic Emancipation in Central, South-Eastern and Eastern Europe from the 19th Century until World War II, Edited by Elena Marushiakova and Vesselin Popov, Brill: Ferdinand Schöningh, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romani Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (1), pp.129-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/rs.2022.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The living conditions of Gypsy slaves in early nineteenth-century Wallachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romani Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (1), pp.29-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3828/rs.2021.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbu Constantinescu, the first Romanian scholar of Romani studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romani Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (1), pp.41-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/rs.2018.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodology for Applying the paribhāṣā s in the Kauśikasūtra (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (2), pp.489-513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/asia-2018-0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of Romani demographics in the 19th century Wallachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Baltic Worlds (XI (2-3)), pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught between the Eastern Europe Empires: the case of the alleged “Netot” Roms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovenský národopis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (4), pp.501-522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26363/SN.2018.4.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual division of the Rā́trī Group of Hymns in the Atharvavedic Ritual Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indologica Taurinensia. The journal of the International Association of Sanskrit Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (2012), pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śāntyudakavidhi in the Atharvavedic Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Vedic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.1-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ejvs.2013.1.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodology of employing the paribhāşās in the KauśikaSūtra (I), With Special Reference to 7.10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta orientalia Vilnensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1061,111 +1082,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veda-Vedāṅga et Avesta entre oralité et écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan E.M. Houben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Le livre. La Roumanie. L’Europe, Troisième édition, 20-24 Septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Biblioteca Metropolitană București, 2011, 2068-9756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1175,1085 +1196,1085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MapRom - Mapping the Romani population in rural and semi-urban Wallachia in 1838</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Södertörns högskola, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5878/tz3b-4v36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wallachian Gold-Washers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill | Schöningh, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783657790388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romani Lexicography in the Nineteenth Century. Vol. 1: Lexicon Româno-Ţigănesc/Romanian-Gypsy Dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Tirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Shapoval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 9783969391143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saṃskāraprayogaratna, an Ātharvaṇic Prayoga on Pre-natal and Infancy Rites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dev Publishers. 2021, 978-93-87496-56-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedic Śākhās: past, present, future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbu Constantinescu. Cântece țigănești. Romané ghilea. Gypsy Songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editura Muzeul Literaturii Române. 2016, 978-973-167-383-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Witzel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-01473573v1</w:t>
+                <w:t xml:space="preserve">hal-04857773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbu Constantinescu. Cântece țigănești. Romané ghilea. Gypsy Songs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vedic Śākhās: past, present, future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan E.M. Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Witzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editura Muzeul Literaturii Române. 2016, 978-973-167-383-7</w:t>
+              <w:t xml:space="preserve">2016, 1-888-789-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857773v1</w:t>
+                <w:t xml:space="preserve">halshs-01473573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Textual Divisions and the Conventions mantrādhikāra and phalādhikāra in Classifying the Rites in the Kauśika Sūtra: A Case Study of the Construction Rites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in the Atharvaveda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.373-398, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111244433-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavery, socio-economic inequalities and proletarianization in non-agro-pastoral Gypsy groups in early Nineteenth century Wallachia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condizioni di vita e disuguaglianze. Una prospettiva storico-demografica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978-88-3283-363-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations about the ‘Turkish Gypsies’ as crypto-Muslims in Wallachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincom Academic Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Culture of Roma. Festschrift for Vesselin Popov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma Series (09), https://www.lincom.eu/, 2021, Roma Series, ISBN/GTIN 978-3-96939-071-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paithīnasi. Collected Fragments and Critical Essay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harvard University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedic Śākhās: Past, Present, Future. Proceedings of the Fifth International Vedic Workshop, București 2011. Jan E.M. Houben, Julieta Rotaru et Michael Witzel, eds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvard Oriental Series, Opera Minora (9), 2018, Harvard Oriental Series, Opera Minora 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new critical edition of the KauśikaSūtra, with Annotated translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Sumant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rashtriya Sanskrit Sansthan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedic Studies: Language, Texts, Culture, and Philosophy (Proceedings of the Fifteenth World Sanskrit Conference, Vedic Section, New Delhi, 7-12 January 2012), Hans Henrich Hock (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DK Print World, pp.162-176, 2014, 9788124607275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprezentările palatalei africate lungi în manuscrisele atharvavedice și dialectele vedice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editura Universității din București. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernitate şi interdisciplinaritate în cercetarea lingvistică. Omagiu doamnei profesor Liliana Ionescu-Ruxăndoiu, Mihaela Constantinescu, Gabriela Stoica, Oana Uţă Bărbulescu, eds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-346, 2012, 9786061600991 6061600992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habent sua fata libelli: The Dārilabhāṣya and its manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editura Biblioteca Metropolitană București. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Symposium International Le livre. La Roumanie. L’Europe, Troisième édition, 20-24 Septembre 2010, tome III. La troisième section : études euro- et afro-asiatiques, Veda-Vedāṅga et Avesta entre oralité et écriture, Jan Houben et Julieta Rotaru, eds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.672-695, 2011, 2068-9756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2321,51 +2342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="909B6550"/>
+    <w:nsid w:val="E43C1828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieta-rotaru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5433-1222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rotaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rost.2023.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/hiperboreea.10.1.0114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2022.6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaunt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2021.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2018.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2018-0014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26363/SN.2018.4.08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ejvs.2013.1.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E.M. Houben" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5878/tz3b-4v36" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657790388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shapoval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111244433-016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sumant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieta-rotaru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5433-1222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=t1pXBrEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rotaru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/hiperboreea.10.1.0114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rost.2023.7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2022.6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaunt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2021.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/rs.2018.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2018-0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26363/SN.2018.4.08" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ejvs.2013.1.306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E.M. Houben" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5878/tz3b-4v36" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657790388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tirard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shapoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witzel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111244433-016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sumant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>