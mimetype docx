--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -181,1406 +181,1406 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t>
+                <w:t xml:space="preserve">Exploring adenosine analogs for chondrosarcoma therapy: In vitro and in vivo insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+                <w:t xml:space="preserve">Marion Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Césaire</w:t>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
+                <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gilbert</w:t>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Tudor</w:t>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.102642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064518v1</w:t>
+                <w:t xml:space="preserve">hal-05213201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring adenosine analogs for chondrosarcoma therapy: In vitro and in vivo insights</w:t>
+                <w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenté</w:t>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Mathieu Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Taieb</w:t>
+                <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+                <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">Mihaela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (3), pp.102642. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213201v1</w:t>
+                <w:t xml:space="preserve">hal-05064518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Alsharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503309v1</w:t>
+                <w:t xml:space="preserve">hal-03132187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Godefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101839⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132187v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marcelli</w:t>
+                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.4648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503299v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
+                <w:t xml:space="preserve">EZH2 inhibition reduces cartilage loss and functional impairment related to osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cauvard</w:t>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lente</w:t>
+                <w:t xml:space="preserve">Jules Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Dujarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbo.2020.100283⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515437v1</w:t>
+                <w:t xml:space="preserve">hal-03003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 inhibition reduces cartilage loss and functional impairment related to osteoarthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Brochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Ribet</w:t>
+                <w:t xml:space="preserve">Olivier Cauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Dujarrier</w:t>
+                <w:t xml:space="preserve">Marion Lente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.19577. </w:t>
+              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.100283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbo.2020.100283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003543v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Juráňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24010123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168876v1</w:t>
+                <w:t xml:space="preserve">hal-02094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24010123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094235v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of S-adenosylmethionine-dependent methyltransferase inhibitor, 3-deazaneplanocin A, on tissue injury and cognitive function in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,342 +1651,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ewert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Julien Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-017-3478-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569501v1</w:t>
+                <w:t xml:space="preserve">hal-01569494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pontin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569494v1</w:t>
+                <w:t xml:space="preserve">hal-01569501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory and chondroprotective effects of the S-adenosylhomocysteine hydrolase inhibitor 3-Deazaneplanocin A, in human articular chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,103 +2050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Primary Early-Onset Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumédiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2193,51 +2193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drastic Effect of Germline TP53 Missense Mutations in Li-Fraumeni Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonaïti-Pellié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,51 +2326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline copy number variation of genes involved in chromatin remodelling in families suggestive of Li-Fraumeni syndrome with brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,103 +2492,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting EZH2 Alleviates Osteoarthritis and Pain in an Experimental Murine Model Through Modulating Synovial and Macrophage Inflammation, Axon Guidance, and Osteoclastogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2614,103 +2614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Regulation of Chondrogenesis: JMJD3 and UTX as Key Targets for Gene-Modified Mesenchymal Stem Cell Therapy in Cartilage Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2732,103 +2732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adenosine Analogues for Chondrosarcoma Therapy: In Vitro and In Vivo Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2944,51 +2944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAFB970A"/>
+    <w:nsid w:val="80BE8E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3175,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aury-landas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7531-5088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17498149X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05193457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aury-landas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7531-5088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17498149X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05193457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>