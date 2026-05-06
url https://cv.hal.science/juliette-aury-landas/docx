--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -181,619 +181,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring adenosine analogs for chondrosarcoma therapy: In vitro and in vivo insights</w:t>
+                <w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenté</w:t>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Mathieu Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Taieb</w:t>
+                <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+                <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">Mihaela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (3), pp.102642. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213201v1</w:t>
+                <w:t xml:space="preserve">hal-05064518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t>
+                <w:t xml:space="preserve">Exploring adenosine analogs for chondrosarcoma therapy: In vitro and in vivo insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+                <w:t xml:space="preserve">Marion Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Césaire</w:t>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
+                <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gilbert</w:t>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Tudor</w:t>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.102642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064518v1</w:t>
+                <w:t xml:space="preserve">hal-05213201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
+                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifat Alsharif</w:t>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Godefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101839⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132187v1</w:t>
+                <w:t xml:space="preserve">hal-03503299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Ifat Alsharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marcelli</w:t>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503299v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,740 +847,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 inhibition reduces cartilage loss and functional impairment related to osteoarthritis</w:t>
+                <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyess Allas</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Brochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+                <w:t xml:space="preserve">Olivier Cauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Ribet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cleo Dujarrier</w:t>
+                <w:t xml:space="preserve">Marion Lente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76724-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.100283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbo.2020.100283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003543v1</w:t>
+                <w:t xml:space="preserve">hal-02515437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EZH2 inhibition reduces cartilage loss and functional impairment related to osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cauvard</w:t>
+                <w:t xml:space="preserve">Jules Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lente</w:t>
+                <w:t xml:space="preserve">Cleo Dujarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.100283. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbo.2020.100283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515437v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Juráňová</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">Drifa Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Biedermann</w:t>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24010123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094235v1</w:t>
+                <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifa Adouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Martine Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318016v1</w:t>
+                <w:t xml:space="preserve">hal-02168876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Juráňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyess Allas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Boittin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">David Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24010123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168876v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of S-adenosylmethionine-dependent methyltransferase inhibitor, 3-deazaneplanocin A, on tissue injury and cognitive function in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,90 +1657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,77 +1916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory and chondroprotective effects of the S-adenosylhomocysteine hydrolase inhibitor 3-Deazaneplanocin A, in human articular chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Primary Early-Onset Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,51 +2193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drastic Effect of Germline TP53 Missense Mutations in Li-Fraumeni Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonaïti-Pellié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,51 +2326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline copy number variation of genes involved in chromatin remodelling in families suggestive of Li-Fraumeni syndrome with brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,349 +2486,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting EZH2 Alleviates Osteoarthritis and Pain in an Experimental Murine Model Through Modulating Synovial and Macrophage Inflammation, Axon Guidance, and Osteoclastogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sybille Brochard</w:t>
+                <w:t xml:space="preserve">Epigenetic Regulation of Chondrogenesis: JMJD3 and UTX as Key Targets for Gene-Modified Mesenchymal Stem Cell Therapy in Cartilage Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Anaïs Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995761v1</w:t>
+                <w:t xml:space="preserve">hal-05193457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Regulation of Chondrogenesis: JMJD3 and UTX as Key Targets for Gene-Modified Mesenchymal Stem Cell Therapy in Cartilage Tissue Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inhibiting EZH2 Alleviates Osteoarthritis and Pain in an Experimental Murine Model Through Modulating Synovial and Macrophage Inflammation, Axon Guidance, and Osteoclastogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05193457v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adenosine Analogues for Chondrosarcoma Therapy: In Vitro and In Vivo Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2944,51 +2944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80BE8E59"/>
+    <w:nsid w:val="21BA305E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3175,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aury-landas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7531-5088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17498149X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05193457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aury-landas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7531-5088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17498149X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05193457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>