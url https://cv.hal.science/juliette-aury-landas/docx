--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -449,425 +449,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.4648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503299v1</w:t>
+                <w:t xml:space="preserve">hal-03503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Alsharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.101839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Lenté</w:t>
+                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (18), pp.4648. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503309v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
               </w:r>
@@ -1013,51 +1013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,295 +1115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifa Adouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Martine Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318016v1</w:t>
+                <w:t xml:space="preserve">hal-02168876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyess Allas</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Boittin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168876v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
               </w:r>
@@ -1415,64 +1415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Juráňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1651,286 +1651,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bazille</w:t>
+                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pontin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569494v1</w:t>
+                <w:t xml:space="preserve">hal-01569501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ewert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Julien Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-017-3478-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569501v1</w:t>
+                <w:t xml:space="preserve">hal-01569494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory and chondroprotective effects of the S-adenosylhomocysteine hydrolase inhibitor 3-Deazaneplanocin A, in human articular chondrocytes</w:t>
               </w:r>
@@ -2063,90 +2063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Primary Early-Onset Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumédiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2486,267 +2486,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Regulation of Chondrogenesis: JMJD3 and UTX as Key Targets for Gene-Modified Mesenchymal Stem Cell Therapy in Cartilage Tissue Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyess Allas</w:t>
+                <w:t xml:space="preserve">Inhibiting EZH2 Alleviates Osteoarthritis and Pain in an Experimental Murine Model Through Modulating Synovial and Macrophage Inflammation, Axon Guidance, and Osteoclastogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193457v1</w:t>
+                <w:t xml:space="preserve">hal-04995761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting EZH2 Alleviates Osteoarthritis and Pain in an Experimental Murine Model Through Modulating Synovial and Macrophage Inflammation, Axon Guidance, and Osteoclastogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic Regulation of Chondrogenesis: JMJD3 and UTX as Key Targets for Gene-Modified Mesenchymal Stem Cell Therapy in Cartilage Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04995761v1</w:t>
+                <w:t xml:space="preserve">hal-05193457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adenosine Analogues for Chondrosarcoma Therapy: In Vitro and In Vivo Insights</w:t>
               </w:r>
@@ -2944,51 +2944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21BA305E"/>
+    <w:nsid w:val="CEF5CEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3175,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aury-landas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7531-5088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17498149X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05193457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aury-landas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7531-5088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17498149X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05193457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>