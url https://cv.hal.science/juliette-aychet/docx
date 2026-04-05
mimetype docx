--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -432,395 +432,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity modulates both intra- and interspecific yawn contagion in red-capped mangabeys</w:t>
+                <w:t xml:space="preserve">Limb Preference in Animals: New Insights into the Evolution of Manual Laterality in Hominids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pedruzzi</w:t>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Le Vern</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15395-0⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym14010096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717236v1</w:t>
+                <w:t xml:space="preserve">hal-04233451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional gestural communication amongst red-capped mangabeys (Cercocebus torquatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marijke Schel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marijke Schel</w:t>
+                <w:t xml:space="preserve">Simone Pika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (5), pp.1313-1330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-022-01615-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limb Preference in Animals: New Insights into the Evolution of Manual Laterality in Hominids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familiarity modulates both intra- and interspecific yawn contagion in red-capped mangabeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aychet</w:t>
+                <w:t xml:space="preserve">Veronica Maglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym14010096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15395-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233451v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Dependent Gestural Laterality: A Multifactorial Analysis in Captive Red-Capped Mangabeys</w:t>
               </w:r>
@@ -845,51 +845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Palagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 135 (1), pp.98-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182, pp.203-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,545 +1401,856 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication gestuelle et multimodale chez les mangabeys à collier (Cercocebus torquatus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What makes some yawns so contagious? An experimental approach in monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-03647599v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication multimodale et multicomposante chez les mangabeys à collier : application de méthodes d'analyses de séquences et de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la communication animale, l’évolution, la cognition comparée, le bien-être, le développement, la mémoire, la plasticité comportementale et cognitive, le stress, les comportements collectifs, la coopération, les réseaux sociaux et l’écologie comportementale. Toutes les espèces seront représentées ; dont les chiens et les chats.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA - 50e colloque, May 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangabeys adapt their gestures to their recipient's behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International student course in behavioural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d’audience sur la communication gestuelle des mangabés à collier (Cercocebus torquatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Colloque de la Société Francophone De Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Primatologie; Parc de Branféré, Oct 2019, Le Guerno, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and intentional use of facial expressions in red-capped mangabeys (Cercocebus torquatus)</w:t>
+                <w:t xml:space="preserve">Communication gestuelle et multimodale chez les mangabeys à collier (Cercocebus torquatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...176 lines deleted...]
-                <w:t xml:space="preserve">hal-02278343v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie et comportements. Université de Rennes, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020REN1B043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03647599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’audience sur la communication gestuelle des mangabés à collier (Cercocebus torquatus)</w:t>
+                <w:t xml:space="preserve">Communicative value and intentional use of facial expressions in red-capped mangabeys (Cercocebus torquatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bec</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASAB 2019 Summer conference: New Frontiers in the Study of Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Konstanz, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and intentional use of facial expressions in red-capped mangabeys (Cercocebus torquatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Colloque de la Société Francophone De Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Francophone de Primatologie; Parc de Branféré, Oct 2019, Le Guerno, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326778v1</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Le Guerno, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2007,51 +2318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E30626C8"/>
+    <w:nsid w:val="5954FB9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2238,51 +2549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aychet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2415-1028" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261722468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane P&#233;chard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/mk7th" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedruzzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maglieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15395-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marijke Schel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pika" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01615-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12020186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03136245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Palagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02915957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69847-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03647599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1B043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aychet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2415-1028" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261722468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane P&#233;chard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/mk7th" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marijke Schel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pika" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01615-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedruzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maglieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15395-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12020186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03136245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Palagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02915957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69847-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03647599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1B043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>