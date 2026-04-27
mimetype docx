--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -432,261 +432,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limb Preference in Animals: New Insights into the Evolution of Manual Laterality in Hominids</w:t>
+                <w:t xml:space="preserve">Intentional gestural communication amongst red-capped mangabeys (Cercocebus torquatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+                <w:t xml:space="preserve">Anne Marijke Schel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym14010096⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (5), pp.1313-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01615-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233451v1</w:t>
+                <w:t xml:space="preserve">hal-03632576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional gestural communication amongst red-capped mangabeys (Cercocebus torquatus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Bono</w:t>
+                <w:t xml:space="preserve">Limb Preference in Animals: New Insights into the Evolution of Manual Laterality in Hominids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lemasson</w:t>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (5), pp.1313-1330. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-022-01615-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym14010096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632576v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familiarity modulates both intra- and interspecific yawn contagion in red-capped mangabeys</w:t>
               </w:r>
@@ -845,51 +845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Palagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 135 (1), pp.98-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182, pp.203-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1401,395 +1401,598 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes some yawns so contagious? An experimental approach in monkeys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contexte interactionnel affecte la latéralité gestuelle des mangabeys à collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">36e colloque de la société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iast, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579926v1</w:t>
+                <w:t xml:space="preserve">hal-05588025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication multimodale et multicomposante chez les mangabeys à collier : application de méthodes d'analyses de séquences et de réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What makes some yawns so contagious? An experimental approach in monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la communication animale, l’évolution, la cognition comparée, le bien-être, le développement, la mémoire, la plasticité comportementale et cognitive, le stress, les comportements collectifs, la coopération, les réseaux sociaux et l’écologie comportementale. Toutes les espèces seront représentées ; dont les chiens et les chats.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA - 50e colloque, May 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579853v1</w:t>
+                <w:t xml:space="preserve">hal-05579926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangabeys adapt their gestures to their recipient's behavior</w:t>
+                <w:t xml:space="preserve">Signal sequences in captive mangabeys: flexible communication in a non-hominoid primate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International student course in behavioural biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Federation for Primatology and the Gesellschaft für Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Arnhem, au Royal Burgers' Zoo, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579788v1</w:t>
+                <w:t xml:space="preserve">hal-05584048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communication multimodale et multicomposante chez les mangabeys à collier : application de méthodes d'analyses de séquences et de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la communication animale, l’évolution, la cognition comparée, le bien-être, le développement, la mémoire, la plasticité comportementale et cognitive, le stress, les comportements collectifs, la coopération, les réseaux sociaux et l’écologie comportementale. Toutes les espèces seront représentées ; dont les chiens et les chats.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA - 50e colloque, May 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangabeys adapt their gestures to their recipient's behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International student course in behavioural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet d’audience sur la communication gestuelle des mangabés à collier (Cercocebus torquatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1841,416 +2044,524 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Colloque de la Société Francophone De Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Primatologie; Parc de Branféré, Oct 2019, Le Guerno, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication gestuelle et multimodale chez les mangabeys à collier (Cercocebus torquatus)</w:t>
+                <w:t xml:space="preserve">Le contexte interactionnel affecte la latéralité gestuelle des mangabeys à collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-03647599v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème édition du Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communicative value and intentional use of facial expressions in red-capped mangabeys (Cercocebus torquatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASAB 2019 Summer conference: New Frontiers in the Study of Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Konstanz, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and intentional use of facial expressions in red-capped mangabeys (Cercocebus torquatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Palagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Colloque de la Société Francophone De Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Guerno, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicative value and intentional use of facial expressions in red-capped mangabeys (Cercocebus torquatus)</w:t>
+                <w:t xml:space="preserve">Communication gestuelle et multimodale chez les mangabeys à collier (Cercocebus torquatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...176 lines deleted...]
-                <w:t xml:space="preserve">hal-02326801v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie et comportements. Université de Rennes, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020REN1B043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03647599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2318,51 +2629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5954FB9F"/>
+    <w:nsid w:val="5A85D10F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2549,51 +2860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aychet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2415-1028" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261722468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane P&#233;chard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/mk7th" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marijke Schel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pika" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01615-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedruzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maglieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15395-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12020186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03136245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Palagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02915957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69847-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03647599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1B043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-aychet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2415-1028" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261722468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane P&#233;chard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/mk7th" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marijke Schel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pika" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01615-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedruzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maglieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15395-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12020186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03136245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Palagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02915957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69847-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02326801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03647599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1B043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>