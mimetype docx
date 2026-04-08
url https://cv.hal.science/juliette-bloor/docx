--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -478,295 +478,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
+                <w:t xml:space="preserve">Comparison of grassland nematode communities in the European and middle eastern Mediterranean under different forage plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchon</w:t>
+                <w:t xml:space="preserve">Martin Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
+                <w:t xml:space="preserve">Randy Ingelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bord</w:t>
+                <w:t xml:space="preserve">M.-Teresa Sebastià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">Simon Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
+                <w:t xml:space="preserve">Angela Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.813-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071015v1</w:t>
+                <w:t xml:space="preserve">hal-05272979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of grassland nematode communities in the European and middle eastern Mediterranean under different forage plants</w:t>
+                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ewald</w:t>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Ingelmann</w:t>
+                <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-Teresa Sebastià</w:t>
+                <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Wehbe</w:t>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Ribas</w:t>
+                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (7), pp.813-838. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272979v1</w:t>
+                <w:t xml:space="preserve">hal-05071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of multispecies swards on ruminal fermentation, methane emission and potential for climate care cattle farming- an in vitro study</w:t>
               </w:r>
@@ -1585,265 +1585,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Heterogeneity of Vegetation Structure, Plant N Pools and Soil N Content in Relation to Grassland Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rien Aerts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14854⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10050716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503326v1</w:t>
+                <w:t xml:space="preserve">hal-02896383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Heterogeneity of Vegetation Structure, Plant N Pools and Soil N Content in Relation to Grassland Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tardif</w:t>
+                <w:t xml:space="preserve">Rien Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pottier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claus Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.716. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.e6-e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10050716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896383v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte en France de Porrhomma errans (Blackwall, 1841) (Araneae, Linyphiidae)</w:t>
               </w:r>
@@ -2541,343 +2541,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional groups mediate drought resistance and recovery in a multisite grassland experiment</w:t>
+                <w:t xml:space="preserve">Impacts of low-level liming on soil respiration and forage production in a fertilized upland grassland in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen A. Mackie</w:t>
+                <w:t xml:space="preserve">Iris Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Zeiter</w:t>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Houdusse-Lemenager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Stampfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107 (2), pp.937 - 949. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 697, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059770v1</w:t>
+                <w:t xml:space="preserve">hal-02501454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of low-level liming on soil respiration and forage production in a fertilized upland grassland in Central France</w:t>
+                <w:t xml:space="preserve">Plant functional groups mediate drought resistance and recovery in a multisite grassland experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Lochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Kathleen A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">Michaela Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Houdusse-Lemenager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Andreas Stampfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 697, </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (2), pp.937 - 949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501454v1</w:t>
+                <w:t xml:space="preserve">hal-02059770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High land-use intensity exacerbates shifts in grassland vegetation composition after severe experimental drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Stampfli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Zeiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.2021 - 2034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,282 +3113,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of biodiversity-stability relationships under climate extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
+                <w:t xml:space="preserve">Interactive effects of liming and nitrogen management on carbon mineralization in grassland soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Revaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12897⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625633v1</w:t>
+                <w:t xml:space="preserve">hal-02625548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of liming and nitrogen management on carbon mineralization in grassland soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of biodiversity-stability relationships under climate extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kreyling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. G. Ransijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Revaillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan Nijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.143-148. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.890-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated CO2 mediates the short-term drought recovery of ecosystem function in low-diversity grassland systems</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species richness effects on grassland recovery from drought depend on community productivity in a multisite experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kreyling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,209 +4078,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific effects of dung beetle abundance on dung removal and leaf litter decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive effects of dung amendment and plant species identity on soil processes and soil inorganic nitrogen in grass monocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lumaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 396 (1-2), pp.189 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630715v1</w:t>
+                <w:t xml:space="preserve">hal-02639044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of dung amendment and plant species identity on soil processes and soil inorganic nitrogen in grass monocultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species-specific effects of dung beetle abundance on dung removal and leaf litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lumaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 396 (1-2), pp.189 - 200. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.31-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2591-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639044v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant community responses to precipitation and spatial pattern of nitrogen supply in an experimental grassland ecosystem</w:t>
               </w:r>
@@ -5159,285 +5159,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00722571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clover density on N2O emissions and plant-soil N transfers in a fertilised upland pasture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Effects of Climate Change Drivers on Nitrous Oxide Fluxes in an Upland Temperate Grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Ambus</w:t>
+                <w:t xml:space="preserve">Nicolas Deltroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (1-2), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.223 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-010-0526-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-010-9405-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651110v1</w:t>
+                <w:t xml:space="preserve">hal-02648331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Climate Change Drivers on Nitrous Oxide Fluxes in an Upland Temperate Grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+                <w:t xml:space="preserve">Effects of clover density on N2O emissions and plant-soil N transfers in a fertilised upland pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deltroy</w:t>
+                <w:t xml:space="preserve">Per Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.223 - 233. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (1-2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-010-9405-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-010-0526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648331v1</w:t>
+                <w:t xml:space="preserve">hal-02651110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi mediate long term sequestration of carbon and nitrogen in soil through their priming effect</w:t>
               </w:r>
@@ -5709,303 +5709,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00525218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Warming, Summer Drought, and CO2 Enrichment on Aboveground Biomass Production, Flowering Phenology, and Community Structure in an Upland Grassland Ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pichon</w:t>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
+                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Leadley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (6), pp.888-900. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-010-9363-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658709v1</w:t>
+                <w:t xml:space="preserve">hal-01173244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Warming, Summer Drought, and CO2 Enrichment on Aboveground Biomass Production, Flowering Phenology, and Community Structure in an Upland Grassland Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
+                <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6), pp.888-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-010-9363-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 and inorganic N supply modify competition for N between co-occurring grass plants, tree seedlings and soil microorganisms</w:t>
               </w:r>
@@ -6795,51 +6795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing and Spatial Heterogeneity: Implications for Grassland Structure and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gransslands Biodiversity and Conservation in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7171,51 +7171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ewald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Ingelmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wehbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ribas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Hassan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidoruk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szumacher-Strabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocianowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianxun Xi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02221-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97300-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Derepas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.103826" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Komatsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan L. Avolio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1819027116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Mackie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zeiter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stampfli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Houdusse-Lemenager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.08.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kreyling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. G. Ransijn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revaillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.06.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3377-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian-Xun Xi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Walter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Velev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Ugurlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behl&#252;l Guler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Jentsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Apostolova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bartha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12411" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.11.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.08.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2591-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3289-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn Kuhn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1371-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01452.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFACC0CEA843B81D434AC389D23F38DFC397E73F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0526-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1472318757E1C90D5340B1EB28F5E8B9BE25C814/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deltroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9405-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQXQD4XV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Aamor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bdioui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3R1T0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9363-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF3D9PN1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8MKSCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grubb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00831.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467403003183" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HHLK41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906538v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=48698&amp;amp;osCsid=f8453e87840b11814a435e4e89146b9f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Ingelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wehbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Hassan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidoruk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szumacher-Strabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocianowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianxun Xi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02221-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97300-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Derepas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.103826" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Komatsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan L. Avolio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1819027116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Houdusse-Lemenager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Mackie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zeiter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stampfli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.08.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revaillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.06.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kreyling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. G. Ransijn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3377-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian-Xun Xi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Walter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Velev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Ugurlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behl&#252;l Guler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Jentsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Apostolova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bartha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12411" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.11.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2591-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.08.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3289-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn Kuhn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1371-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01452.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFACC0CEA843B81D434AC389D23F38DFC397E73F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deltroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9405-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQXQD4XV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0526-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1472318757E1C90D5340B1EB28F5E8B9BE25C814/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Aamor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bdioui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3R1T0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pichon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9363-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF3D9PN1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8MKSCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grubb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00831.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467403003183" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HHLK41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906538v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=48698&amp;amp;osCsid=f8453e87840b11814a435e4e89146b9f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>