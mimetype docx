--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -240,265 +240,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of management and temperature anomalies on CO2 fluxes recorded over 18 years in a temperate upland grassland system</w:t>
+                <w:t xml:space="preserve">Balancing Competing Grassland Ecosystem Services Requires Intensive Stakeholder Involvement and Actions on Different Spatial Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Winck</w:t>
+                <w:t xml:space="preserve">Valentin Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulio Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Le Clec’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110343⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), pp.110343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827801v1</w:t>
+                <w:t xml:space="preserve">hal-05151374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Competing Grassland Ecosystem Services Requires Intensive Stakeholder Involvement and Actions on Different Spatial Scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of management and temperature anomalies on CO2 fluxes recorded over 18 years in a temperate upland grassland system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Winck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (1), pp.110343. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 362, pp.110343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.12709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151374v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of grassland nematode communities in the European and middle eastern Mediterranean under different forage plants</w:t>
               </w:r>
@@ -938,51 +938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (1), pp.art. e17034. </w:t>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1137,77 +1137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eighteen years of upland grassland carbon flux data: reference datasets, processing, and gap-filling procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,51 +1258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des aléas ponctuels sur la pérennité et la productivité des prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1461,51 +1461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of complex trophic networks reveals the signature of land-use intensification on soil communities in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Si-Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Heterogeneity of Vegetation Structure, Plant N Pools and Soil N Content in Relation to Grassland Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,282 +1689,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t>
+                <w:t xml:space="preserve">Découverte en France de Porrhomma errans (Blackwall, 1841) (Araneae, Linyphiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Brice Derepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (7), pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503326v1</w:t>
+                <w:t xml:space="preserve">hal-05001368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte en France de Porrhomma errans (Blackwall, 1841) (Araneae, Linyphiidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Derepas</w:t>
+                <w:t xml:space="preserve">Rien Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claus Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.e6-e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001368v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbes alter seedling performance and biotic interactions under plant competition and contrasting light conditions</w:t>
               </w:r>
@@ -1976,51 +1976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianxun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengjin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2080,51 +2080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Benquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of conspecific soil microorganisms to tree seedling light responses: Insights from two tropical species with contrasting shade tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianxun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of conspecific soil microorganisms to tree seedling light responses: Insights from two tropical species with contrasting shade tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianxun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,343 +2541,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of low-level liming on soil respiration and forage production in a fertilized upland grassland in Central France</w:t>
+                <w:t xml:space="preserve">Plant functional groups mediate drought resistance and recovery in a multisite grassland experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Lochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Kathleen A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">Michaela Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Houdusse-Lemenager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Andreas Stampfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 697, </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (2), pp.937 - 949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501454v1</w:t>
+                <w:t xml:space="preserve">hal-02059770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional groups mediate drought resistance and recovery in a multisite grassland experiment</w:t>
+                <w:t xml:space="preserve">Impacts of low-level liming on soil respiration and forage production in a fertilized upland grassland in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen A. Mackie</w:t>
+                <w:t xml:space="preserve">Iris Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Zeiter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Houdusse-Lemenager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Stampfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107 (2), pp.937 - 949. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 697, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059770v1</w:t>
+                <w:t xml:space="preserve">hal-02501454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High land-use intensity exacerbates shifts in grassland vegetation composition after severe experimental drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Stampfli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Zeiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.2021 - 2034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,490 +2905,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought responses of root biomass provide an indicator of soil microbial drought resistance in grass monocultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant drought resistance is mediated by soil microbial community structure and soil-plant feedbacks in a savanna tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianxun Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803766v1</w:t>
+                <w:t xml:space="preserve">hal-02623673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant drought resistance is mediated by soil microbial community structure and soil-plant feedbacks in a savanna tree species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Drought responses of root biomass provide an indicator of soil microbial drought resistance in grass monocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155, pp.695-701. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.160 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623673v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of liming and nitrogen management on carbon mineralization in grassland soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of biodiversity-stability relationships under climate extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Revaillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juergen Kreyling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. G. Ransijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Nijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.890-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625548v1</w:t>
+                <w:t xml:space="preserve">hal-02625633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of biodiversity-stability relationships under climate extremes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of liming and nitrogen management on carbon mineralization in grassland soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Revaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (3), pp.890-902. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.143-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625633v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated CO2 mediates the short-term drought recovery of ecosystem function in low-diversity grassland systems</w:t>
               </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nian-Xun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunhui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3595,51 +3595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species richness effects on grassland recovery from drought depend on community productivity in a multisite experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kreyling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Apostolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bartha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (4), pp.692-703. </w:t>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of precipitation and nitrogen spatial pattern on carbon use and functional diversity in soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nian-Xun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,51 +4084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive effects of dung amendment and plant species identity on soil processes and soil inorganic nitrogen in grass monocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 396 (1-2), pp.189 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4175,51 +4175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific effects of dung beetle abundance on dung removal and leaf litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lumaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nian-Xun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 178 (2), pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nian-Xun Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4468,312 +4468,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland root demography responses to multiple climate change drivers depend on root morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts du changement climatique sur les prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi R. Pilon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.127-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964730v1</w:t>
+                <w:t xml:space="preserve">hal-02644550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur les prairies permanentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Grassland root demography responses to multiple climate change drivers depend on root morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi R. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Revaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 364 (1-2), pp.395-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1371-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644550v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four years of simulated climate change reduces above-ground productivity and alters functional diversity in a grassland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjections des herbivores domestiques au pâturage : caractéristiques et rôle dans le fonctionnement des prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,51 +4940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of above-ground and below-ground processes to extreme drought in model grassland ecosystems: Interactions with plant species diversity and soil nitrogen availability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Bardgett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5044,51 +5044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four years of experimental climate change modifies the microbial drivers of N2O fluxes in an upland grassland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,51 +5178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Climate Change Drivers on Nitrous Oxide Fluxes in an Upland Temperate Grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deltroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,302 +5288,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clover density on N2O emissions and plant-soil N transfers in a fertilised upland pasture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungi mediate long term sequestration of carbon and nitrogen in soil through their priming effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Aamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bdioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-010-0526-8⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651110v1</w:t>
+                <w:t xml:space="preserve">hal-02652602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi mediate long term sequestration of carbon and nitrogen in soil through their priming effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziza Aamor</w:t>
+                <w:t xml:space="preserve">Effects of clover density on N2O emissions and plant-soil N transfers in a fertilised upland pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bdioui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per Ambus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.86-96. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (1-2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-010-0526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652602v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil nitrogen cycling to the interactive effects of elevated CO2 and inorganic N supply</w:t>
               </w:r>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce A. Hungate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 327 (327), pp.35-47. </w:t>
@@ -5709,333 +5709,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00525218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Warming, Summer Drought, and CO2 Enrichment on Aboveground Biomass Production, Flowering Phenology, and Community Structure in an Upland Grassland Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
+                <w:t xml:space="preserve">Patrick Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.45-58. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6), pp.888-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-010-9363-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173244v1</w:t>
+                <w:t xml:space="preserve">hal-02658709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Warming, Summer Drought, and CO2 Enrichment on Aboveground Biomass Production, Flowering Phenology, and Community Structure in an Upland Grassland Ecosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Leadley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-010-9363-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658709v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 and inorganic N supply modify competition for N between co-occurring grass plants, tree seedlings and soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of land-use change on productivity depend on small-scale plant species diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of elevated CO(2) and N on tree-grass interactions: an experimental test using Fraxinus excelsior and Dactylis glomerata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Fraxinus excelsior seedlings to grass-induced above- and below-ground competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,51 +6461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological plasticity of shade‐tolerant tropical rainforest tree seedlings exposed to light changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grubb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6552,51 +6552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light responses of shade-tolerant tropical tree species in north-east Queensland: a comparison of forest- and shadehouse-grown seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (2), pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6700,64 +6700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 2019, 978-0-12-811050-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6782,51 +6782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing and Spatial Heterogeneity: Implications for Grassland Structure and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,64 +6916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi R. Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'Auvergne. Les presses d'Albédia Imprimeurs, 14 p., 2009</w:t>
@@ -7171,51 +7171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Ingelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wehbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Hassan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidoruk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szumacher-Strabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocianowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianxun Xi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02221-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97300-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Derepas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.103826" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Komatsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan L. Avolio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1819027116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Houdusse-Lemenager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Mackie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zeiter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stampfli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.08.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revaillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.06.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kreyling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. G. Ransijn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3377-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian-Xun Xi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Walter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Velev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Ugurlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behl&#252;l Guler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Jentsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Apostolova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bartha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12411" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.11.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2591-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.08.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3289-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn Kuhn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1371-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01452.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFACC0CEA843B81D434AC389D23F38DFC397E73F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deltroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9405-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQXQD4XV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0526-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1472318757E1C90D5340B1EB28F5E8B9BE25C814/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Aamor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bdioui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3R1T0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pichon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9363-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF3D9PN1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8MKSCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grubb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00831.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467403003183" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HHLK41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906538v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=48698&amp;amp;osCsid=f8453e87840b11814a435e4e89146b9f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Ingelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wehbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Hassan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidoruk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szumacher-Strabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocianowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianxun Xi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02221-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97300-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Derepas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mattei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.103826" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Komatsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan L. Avolio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1819027116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Mackie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zeiter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stampfli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Houdusse-Lemenager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.08.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kreyling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. G. Ransijn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revaillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.06.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3377-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian-Xun Xi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Walter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Velev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Ugurlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behl&#252;l Guler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Jentsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Apostolova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bartha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12411" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.11.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2591-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.08.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3289-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn Kuhn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1371-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01452.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFACC0CEA843B81D434AC389D23F38DFC397E73F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deltroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9405-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQXQD4XV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Aamor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bdioui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3R1T0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0526-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1472318757E1C90D5340B1EB28F5E8B9BE25C814/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9363-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF3D9PN1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8MKSCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grubb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00831.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467403003183" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HHLK41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906538v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=48698&amp;amp;osCsid=f8453e87840b11814a435e4e89146b9f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>