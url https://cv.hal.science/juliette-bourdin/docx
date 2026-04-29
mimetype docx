--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -66,1193 +66,2618 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique chinoise des administrations Trump 1.0 et Biden : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires de CREW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREW (Center for Research on the English-speaking World - EA 4399), Université Sorbonne Nouvelle, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Retour aux sources »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour aux sources: quels matériaux et quelles pistes pour la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers de TransCrit 1/2025, éd. Juliette Bourdin et Brigitte Félix, Université Paris 8, 2025, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les administrations Trump et Biden : une rupture dans la politique chinoise des États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">America 2024: A Crossroads for Democracy?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Boyer Center (Université de Chicago à Paris); LARCA (UMR 8225, Université Paris Cité); CAS (UR 801, Université Toulouse 2), Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élection présidentielle aux États-Unis : les rouages d’un scrutin complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour des Humanités Paul Ricœur, Oct 2024, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehumanizing the Chinese to justify their exclusion : the example of George Frederick Keller’s cartoons in the San Francisco Wasp (1876-1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racialization : A Plurality of Paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois Urbana-Champaign, Apr 2024, Urbana (Illinois), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique chinoise des administrations de Donald Trump et de Joe Biden : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections américaines de 2024 : Trump/Harris, enjeux et perspectives d’une improbable campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 - Université de Grenoble, Oct 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États-Unis et la Chine : retour sur deux siècles d’une “relation spéciale”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour des Humanités Paul Ricœur, Oct 2023, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Japan-bashing to the China Threat: &amp;quot;Yellow Peril&amp;quot; literature in the U.S. from the 1970s to the 2010s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the White Man’s Burden : Representations of the “Far East”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcrits (EA1569) de l’Université Paris 8 – Vincennes – Saint-Denis, Jun 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours du Président Barack Obama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut franco-américain de Rennes, May 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pioneer Monument at Donner Lake: a biased historical narrative set in stone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nordic Association of American Studies (NAAS), Apr 2019, Bergen, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarité et sécurité sur les pistes de l’Ouest américain, 1840-1860 : ce que racontent les Emigrants’ Diaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précarité et insécurité sur les routes et les mers, de l’antiquité au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The West and the Western as grounds for reconciliation in the Civil War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Western/Southern : croisements et hybridité entre westerns et “southerns” dans le cinéma américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’Ouest américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concepts spatiaux et chrononymes : des enjeux culturels, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yellow Peril(s)&amp;quot;: analyse d'une expression passe-partout aux États-Unis du 19e siècle au 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du Groupe de recherches en histoire intellectuelle (GRHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris - Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration vers l'Ouest de la Donner Party : tragédie d'une expérience pionnière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités, territoires et imaginaires en Amérique : des indépendances aux années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Trails of Research on the Donner Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Trails of Research on the Donner Party</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Madrid, Université Alcalá de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exclusion chinoise aux États-Unis : théorie raciale, guerre de territoire et construction de &amp;quot;l'identité américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre &amp; Race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique chinoise de l’administration Bush, 2001-2008 : vers une stratégie de “dissuasion économique” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bilan socio-économique des années Bush, 2001-2008 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERVEPAS, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enjeu du pétrole dans les relations sino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée jeunes chercheurs du CERVEPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations sino-américaines sous le mandat de George W. Bush, 2001-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan économique des années Bush, 2001-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. http://cervepas.univ-paris3.fr/articles-et-communications/article-juliette-bourdin.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le squelette caché de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Harriet Armstrong</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolution intérieure: renforcer l'estime de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Steinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fenêtre sur Tribeca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Lucia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gloria Steinem</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfiévrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Capitaine et la Gloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ling Ma</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moine de Moka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héros de la Frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dave Eggers</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devons-nous aimer ? A la rencontre d’Edward Snowden : essais et conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cusack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dave Eggers</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisme : une histoire de fantômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arundhati Roy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roth délivré : un écrivain et son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roth Pierpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Cusack</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre de Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arundhati Roy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin du Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudia Roth Pierpont</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hymne de bataille de la mère Tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1262,2328 +2687,903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Flipping the Narrative”: An Interview with Curtis Chin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ha Soon-Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Chin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15i2s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sallmann, L’Amérique du Nord. De Bluefish à Sitting Bull, 25 000 avant notre ère-XIXe siècle, Paris, Belin, coll. « Mondes anciens », 2022, 397 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 709 (1), pp.182-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.241.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Medicine Road: Narratives of the Oregon, California, and Mormon Trails, Part 4: 1856–1869</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mormon Studies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.80-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5406/21568030.10.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard, La guerre de Sécession: La « Grande Guerre » américaine 1861-1865, Paris, Passés composés, 2022, 446 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 707 (3), pp.565-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.233.0565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rêve éveillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le rêve américain, 10, pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The West and the Western as grounds for reconciliation in the American Civil War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XVI (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lisa.9357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01851101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United States and China : Partners or Rivals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Standpoints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations économiques sino-américaines pendant les années Bush (2001-2008): vers une stratégie de &amp;quot;dissuasion économique&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (1), pp.221-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur l'ouvrage de William H. Overholt, Asia, America, and the Transformation of Geopolitics, New York, Cambridge UP [Santa Monica, California] : RAND Corporation, 2008. xl-322 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (121), pp.126-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.121.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les États-Unis et la Chine sous George W. Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, http://www.lemensuel.net</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans les relations sino-américaines : le cas des droits de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (1), pp.88-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706025v1</w:t>
-              </w:r>
-[...1423 lines deleted...]
-                <w:t xml:space="preserve">halshs-00706059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“There is More in Luck than Work” : The Letters of a Young Kentuckian in the California Gold Rush (1849-1854)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George McKinley Murrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782371250673</w:t>
             </w:r>
           </w:p>
@@ -3698,51 +3698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 55 jours de Pékin : journal d’un médecin au siège des légations, 28 mai – 18 août 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Jean-Jacques Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791095373360</w:t>
             </w:r>
           </w:p>
@@ -3782,51 +3782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barack Obama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2072777318</w:t>
             </w:r>
           </w:p>
@@ -3853,51 +3853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Porte ouverte et &amp;quot;porte fermée&amp;quot; : la politique chinoise des États-Unis du XIXe au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle; Presses de la Sorbonne Nouvelle, 272 p., 2013, 978-2-87854-591-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psn.7699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3969,51 +3969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George McKinley Murrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“There Is More in Luck than Work” : The Letters of a Young Kentuckian in the California Gold Rush (1849-1854)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4064,51 +4064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letters 1-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George McKinley Murrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“There Is More in Luck than Work” : The Letters of a Young Kentuckian in the California Gold Rush (1849-1854)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4140,320 +4140,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées du 28 mai au 3 juin 1900</w:t>
+                <w:t xml:space="preserve">The Mechanisms of Trust : The Emigrants’ Response to the Dangers of the Overland Trails to Oregon and California in the 1840s and early 1850s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Moatti et Emmanuelle Chevreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience de la mobilité de l’Antiquité à nos jours, entre précarité et confiance, Bordeaux, Ausonius, 2021, pp. 205-218.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, 2021, 9782356134257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 55 jours de Pékin : journal d’un médecin au siège des légations, 28 mai – 18 août 1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Jean-Jacques Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791095373360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées du 28 mai au 3 juin 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 55 jours de Pékin : journal d’un médecin au siège des légations, 28 mai – 18 août 1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Jean-Jacques Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791095373360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03494272v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinamérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.104-109, 2012</w:t>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The US Debate on China Policy, 1992-2007 : from Engagement to &amp;quot;Congagement&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lori Maguire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Foreign Policy Discourse in the United Kingdom and the United States in the New World Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Press, pp.162-189, 2009</w:t>
@@ -4724,51 +4724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Eggers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bourdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Armstrong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Lucia Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Steinem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cusack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roth Pierpont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humphrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Chua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ha Soon-Lahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Chin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i2s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/21568030.10.11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.121.0115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05385498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George McKinley Murrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesperseides.fr/there-is-more-in-luck-than-work-the-letters-of-george-mckinley-murrell/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tracetavie.com/produit-un.html?numero=1&amp;amp;id=48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barack Obama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/Catalogue/Folio/Folio-2/Discours-choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00838542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05385498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Armstrong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Eggers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Steinem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Lucia Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cusack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roth Pierpont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humphrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Chua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ha Soon-Lahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Chin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i2s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/21568030.10.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0565" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9357" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01473574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.121.0115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George McKinley Murrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesperseides.fr/there-is-more-in-luck-than-work-the-letters-of-george-mckinley-murrell/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tracetavie.com/produit-un.html?numero=1&amp;amp;id=48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barack Obama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/Catalogue/Folio/Folio-2/Discours-choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00838542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>