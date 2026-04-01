--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -374,312 +374,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Pour une archéologie de la Seconde Guerre mondiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vie quotidienne et gestion des repas au sein du camp de concentration de Natzweiler-Struthof : découverte archéologique de six « bouteillons » (gamelles isothermes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’histoire des conflits par les objets - XXe siècle, 147-148, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.147.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125623v1</w:t>
+                <w:t xml:space="preserve">hal-04399863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne et gestion des repas au sein du camp de concentration de Natzweiler-Struthof : découverte archéologique de six « bouteillons » (gamelles isothermes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Pour une archéologie de la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Landolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399863v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.26-39</w:t>
@@ -1574,456 +1574,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancien camp de concentration de Natzweiler-Struthof, carrière de granite, Natzwiller (Bas-Rhin), rapport de fouille archéologique programmée 2023</w:t>
+                <w:t xml:space="preserve">Natzwiller (Bas-Rhin) – Place du général Delestraint : L’entrée de l’ancien camp de concentration de Natzweiler-Struthof, rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace; Nord-Est Archéologie. 2024, 678 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05527052v1</w:t>
+                <w:t xml:space="preserve">hal-05527130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natzwiller (Bas-Rhin) – Place du général Delestraint : L’entrée de l’ancien camp de concentration de Natzweiler-Struthof, rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Ancien camp de concentration de Natzweiler-Struthof, carrière de granite, Natzwiller (Bas-Rhin), rapport de fouille archéologique programmée 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Landolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace; Nord-Est Archéologie. 2024, 678 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527130v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05527052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélestat (Bas-Rhin) – Parking Heyden : La rotonde de la gare de Sélestat, rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Ancien camp de concentration de Natzweiler-Struthof, carrière de granite, Natzwiller, Bas-Rhin (67) : Rapport de fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Landolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vantillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">018051, Nord-Est Archéologie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527134v1</w:t>
+                <w:t xml:space="preserve">halshs-04196498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancien camp de concentration de Natzweiler-Struthof, carrière de granite, Natzwiller, Bas-Rhin (67) : Rapport de fouille programmée 2022</w:t>
+                <w:t xml:space="preserve">Sélestat (Bas-Rhin) – Parking Heyden : La rotonde de la gare de Sélestat, rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vantillard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-04196498v1</w:t>
+                <w:t xml:space="preserve">hal-05527134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancien camp de concentration de Natzweiler-Struthof, carrière de granite, Natzwiller, Bas-Rhin (67) : Rapport de fouille programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vantillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2071,51 +2071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière de l'ancien camp de Natzweiler-Struthof, Natzwiller (67), Rapport de prospection 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4296AEB1"/>
+    <w:nsid w:val="A70FCE83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-brange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527025v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.147.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecanuet-Pennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Lenain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Seddik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-875-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Neau-Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-brange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527025v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.147.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecanuet-Pennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Lenain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Seddik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-875-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Guedj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Neau-Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>