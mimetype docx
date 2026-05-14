--- v1 (2026-04-01)
+++ v2 (2026-05-14)
@@ -374,312 +374,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne et gestion des repas au sein du camp de concentration de Natzweiler-Struthof : découverte archéologique de six « bouteillons » (gamelles isothermes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Pour une archéologie de la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Landolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399863v1</w:t>
+                <w:t xml:space="preserve">hal-04125623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Pour une archéologie de la Seconde Guerre mondiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vie quotidienne et gestion des repas au sein du camp de concentration de Natzweiler-Struthof : découverte archéologique de six « bouteillons » (gamelles isothermes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’histoire des conflits par les objets - XXe siècle, 147-148, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.147.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125623v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.26-39</w:t>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vantillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vantillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,51 +2071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière de l'ancien camp de Natzweiler-Struthof, Natzwiller (67), Rapport de prospection 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A70FCE83"/>
+    <w:nsid w:val="4D86213B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-brange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527025v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.147.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecanuet-Pennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Lenain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Seddik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-875-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Guedj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Neau-Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-brange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527025v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.147.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecanuet-Pennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Lenain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Seddik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-875-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Guedj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Neau-Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>