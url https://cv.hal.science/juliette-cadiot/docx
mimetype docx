--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -274,417 +274,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Khain affair, Kiev, winter 1952</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59 (2-3), pp.255-288. </w:t>
+              <w:t xml:space="preserve">, 2018, 59 (2-3), pp.225-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/monderusse.10415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.10399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842501v1</w:t>
+                <w:t xml:space="preserve">hal-03902956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">The Khain affair, Kiev, winter 1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59 (2-3), pp.225-231. </w:t>
+              <w:t xml:space="preserve">, 2018, 59 (2-3), pp.255-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/monderusse.10399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.10415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902956v1</w:t>
+                <w:t xml:space="preserve">hal-03842501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Lapierre, Hooligans in Khrushchev’s Russia: Defining, Policing and Producing Deviance during the Thaw</w:t>
+                <w:t xml:space="preserve">L’année 1917 et l’Assemblée constituante en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.135.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Cohn, The High Title of a Communist: Postwar Party Discipline and the Values of the Soviet Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (3), pp.733-735. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/monderusse.10179⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.731-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.10177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Edward Cohn, The High Title of a Communist: Postwar Party Discipline and the Values of the Soviet Regime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lapierre, Hooligans in Khrushchev’s Russia: Defining, Policing and Producing Deviance during the Thaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (3), pp.731-733. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/monderusse.10177⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.733-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-03842515v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avocat sous Staline: Profession accessoire, profession témoin (1945-1953)</w:t>
               </w:r>
@@ -2045,183 +2045,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willard Sunderland, Taming the Wild Field</w:t>
+                <w:t xml:space="preserve">Jane Burbank, Russian Peasants Go to Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 46 (4), pp.945-948. </w:t>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.871-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/monderusse.2895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.6572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906685v1</w:t>
+                <w:t xml:space="preserve">hal-03906690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Burbank, Russian Peasants Go to Court</w:t>
+                <w:t xml:space="preserve">Willard Sunderland, Taming the Wild Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 46 (4), pp.871-874. </w:t>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.945-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/monderusse.6572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.2895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906690v1</w:t>
+                <w:t xml:space="preserve">hal-03906685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Nationality: Statistics and National Categories at the End of the Russian Empire (1897-1917)</w:t>
               </w:r>
@@ -2955,278 +2955,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le laboratoire impérial. Russie – URSS, 1860-1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Koustova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NLO, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cacophonie d'empire. Le gouvernement des langues dans l'empire russe et en URSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, pp.368, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00689775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cacophonies d'empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Zakharova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS editions, pp.368, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694751v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">hal-04510409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Laboratoire impérial. Russie-URSS 1860-1940</w:t>
               </w:r>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.95" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10399" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.135.0018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2398568217000061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.239.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.3770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900026767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;. &#1043;&#1086;&#1088;&#1096;&#1077;&#1085;&#1080;&#1085;&#1086;&#1081;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/imp.2008.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2008.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900031061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.2895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zakharova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Koustova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.49715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.lebr.2000.02.0107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01598524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.95" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.135.0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2398568217000061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.10021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.239.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.3770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900026767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;. &#1043;&#1086;&#1088;&#1096;&#1077;&#1085;&#1080;&#1085;&#1086;&#1081;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/imp.2008.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2008.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900031061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.2895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Koustova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zakharova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.49715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.lebr.2000.02.0107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01598524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>