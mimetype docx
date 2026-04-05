--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1415,295 +1415,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial embeddedness of natural resource management: A perspective through the implementation of Industrial Ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883829v1</w:t>
+                <w:t xml:space="preserve">hal-01884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Territorial embeddedness of natural resource management: A perspective through the implementation of Industrial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Laurent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884654v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity as a means of resilience in metropolitan port areas: Application to the Aix-Marseille case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological transitions toward low-carbon port cities: trends, changes and adaptation processes in Asia and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Novembre 2015 (4), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing industrial ecology in port cities: international overview of case studies and cross-case analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.622 - 630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie industrielle et territoriale catalyseur d'avenir pour les territoires portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,247 +3817,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Analysis of the Impacts of Artisanal and Small-Scale Gold Mining in Upper Guinea (Republic of Guinea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Dessertine</w:t>
+                <w:t xml:space="preserve">Exploitation de l'or dans le Liptako nigérien et développement d'un outil d'accompagnement des orpailleurs : enrichissement de leurs capacités de prise en compte des enjeux environnementaux et sanitaires liés à leurs pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium in Mine &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Boke, Guinea</w:t>
+              <w:t xml:space="preserve">Seminaire UMR PRODIG : Exploitation de l’or et développement des territoires en Afrique de l’Ouest et au Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249906v1</w:t>
+                <w:t xml:space="preserve">hal-03649050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'or dans le Liptako nigérien et développement d'un outil d'accompagnement des orpailleurs : enrichissement de leurs capacités de prise en compte des enjeux environnementaux et sanitaires liés à leurs pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Analysis of the Impacts of Artisanal and Small-Scale Gold Mining in Upper Guinea (Republic of Guinea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima kalil Doumbouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dessertine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire UMR PRODIG : Exploitation de l’or et développement des territoires en Afrique de l’Ouest et au Sahel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">1st International Colloquium in Mine &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Boke, Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649050v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que la force soit avec nous : analyse critique des outils pédagogiques déclinés dans le cadre d'une Unité d'Enseignement pour le développement d'une éthique de l'ingénieur</w:t>
               </w:r>
@@ -5289,269 +5289,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMR2D 2021 - Bootcamp Réseau Activité Minière Responsable et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Niamey, Niger</w:t>
+              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259344v1</w:t>
+                <w:t xml:space="preserve">hal-03342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+                <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">RAMR2D 2021 - Bootcamp Réseau Activité Minière Responsable et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342307v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au chevet du territoire, comment évaluer la santé d’un écosystème territorial au regard des stratégies de gestion des ressources ?</w:t>
               </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de l’écologie industrielle et territoriale au renouvellement des dynamiques portuaires en matière de gestion des déchets : retours d’expériences à l’échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,51 +6271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of industrial ecology in port areas : New challenges and real opportunities in Europe and Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,51 +6396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,51 +6737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,51 +8362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a sociological approach of industrial ecology in harbor area: DEPART, a French applied research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8473,243 +8473,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbors, laboratories for innovation in industrial ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a sociological approach to industrial ecology in harbor areas. DEPART: a French applied research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECH&amp;TOOLS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France. 2011</w:t>
+              <w:t xml:space="preserve">ISIE 2011 - International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berkeley (CA), United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249361v1</w:t>
+                <w:t xml:space="preserve">hal-04709305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sociological approach to industrial ecology in harbor areas. DEPART: a French applied research program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Harbors, laboratories for innovation in industrial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011 - International Society for Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berkeley (CA), United States. 2011</w:t>
+              <w:t xml:space="preserve">ECOTECH&amp;TOOLS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709305v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8794,1218 +8794,1559 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+                <w:t xml:space="preserve">Energy: Mining and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-8, 2026, 978-3-031-51703-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_132-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123652v1</w:t>
+                <w:t xml:space="preserve">hal-05572466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Quand la mine déborde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9-21, Presses des Mines, 2023, 9782385421205</w:t>
+              <w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139081v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. Quand la mine déborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t>
+              <w:t xml:space="preserve">, 9-21, Presses des Mines, 2023, 9782385421205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153376v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+                <w:t xml:space="preserve">C. Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ecologie territoriale entre analyse de métabolisme et jeux d'acteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barles</w:t>
+                <w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.13-45, 2015, Collection CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255073v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255064v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535317v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance Port-Ville face aux enjeux d’une société bas-carbone : illustration avec le cas de Marseille-Fos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+                <w:t xml:space="preserve">L'Ecologie territoriale entre analyse de métabolisme et jeux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PORT-CITY GOVERNANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-84769-684-4</w:t>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.13-45, 2015, Collection CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712244v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie industrielle dans les territoires portuaires - Pratiques internationales et expériences françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Métereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur - Technologies de l'information - Technologies radars et applications - Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.Réf : TRP5010 v1, 2014</w:t>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709377v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance Port-Ville face aux enjeux d’une société bas-carbone : illustration avec le cas de Marseille-Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PORT-CITY GOVERNANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-84769-684-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie industrielle dans les territoires portuaires - Pratiques internationales et expériences françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur - Technologies de l'information - Technologies radars et applications - Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.Réf : TRP5010 v1, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écologie industrielle dans les territoires portuaires du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Labaronne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes portuaires au Maghreb : acteurs du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.213-236, 2013, 978-2-35671-067-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10015,126 +10356,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité et Résilience des territoires transfrontaliers le long des corridors logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Enrech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et temps long : étudier le passé des dynamiques d’évolution des interactions de l’eau et de l’homme pour envisager le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10182,73 +10523,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les rivières cévenoles - Journée d'échanges autour du site atelier des rivières cévenoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10283,51 +10624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10337,387 +10678,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Policy Brief] Decarbonization is not green: overcoming the unspoken issues of a low-carbon world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulatif Abass Saley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Adidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benidir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final projet CAP-BIOTER : Capabilité territoriale, biomasse et transition énergétique : l’écologie territoriale appliquée aux réserves de biosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2019, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10727,114 +11068,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie industrielle comme processus de construction territoriale : application aux espaces portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013EMSE0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00984644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10902,51 +11243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06F384F3"/>
+    <w:nsid w:val="E39CAA59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11133,51 +11474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-cerceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177996684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2023.101385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima kalil Doumbouya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dessertine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04711763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04283118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04207236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tena-Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04249906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03649050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ferrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dar&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03266206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferrante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Herbelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00973524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labaronne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Enrech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984644v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0724" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-cerceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177996684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2023.101385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima kalil Doumbouya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dessertine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04711763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04283118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04207236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tena-Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03649050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04249906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ferrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dar&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03266206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferrante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05572466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_132-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139081v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Herbelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00973524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labaronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Enrech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>