--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -329,408 +329,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « L’évaluation des jeux sérieux sur les thématiques agro-environnementales, territoriales et alimentaires » – Évaluation, observation et réflexivité : construction de l’interdisciplinarité au moyen du codéveloppement d’un jeu sérieux</w:t>
+                <w:t xml:space="preserve">LIPTAKOR, a participatory approach for increasing risk awareness and facilitating operational changes at artisanal gold mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Planchot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (3), pp.306-322. </w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.101385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2024054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2023.101385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130488v1</w:t>
+                <w:t xml:space="preserve">hal-04317382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPTAKOR, a participatory approach for increasing risk awareness and facilitating operational changes at artisanal gold mines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From unseen to seen in post-mining polluted territories: (in)visibilisation processes at work in soil contamination management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.101385. </w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2023.101385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41599-024-03290-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317382v1</w:t>
+                <w:t xml:space="preserve">hal-04618220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From unseen to seen in post-mining polluted territories: (in)visibilisation processes at work in soil contamination management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier « L’évaluation des jeux sérieux sur les thématiques agro-environnementales, territoriales et alimentaires » – Évaluation, observation et réflexivité : construction de l’interdisciplinarité au moyen du codéveloppement d’un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+                <w:t xml:space="preserve">Véronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.785. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (3), pp.306-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41599-024-03290-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618220v1</w:t>
+                <w:t xml:space="preserve">hal-05130488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les comportements sur le terrain nous disent des chercheurs : une expérimentation réflexive menée en Cévennes</w:t>
               </w:r>
@@ -2875,351 +2875,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societal issues from the mining legacy in the Cévennes: Questioning the habitability of post-mining territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Shifting landscapes: the hidden consequences of “responsible” post-mining measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tena-Chollet Florian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3FMC Workshop - Geophysical, geochemical, and geological studies of the French Massif Central: from Variscan orogeny to modern intra-plate volcanism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Mining the Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528929v1</w:t>
+                <w:t xml:space="preserve">hal-04590167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting landscapes: the hidden consequences of “responsible” post-mining measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+                <w:t xml:space="preserve">ZONE ART Un réseau de recherche-création-action …en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tena-Chollet Florian</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining the Connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Saint Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590167v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZONE ART Un réseau de recherche-création-action …en construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Societal issues from the mining legacy in the Cévennes: Questioning the habitability of post-mining territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Saint Menehould, France</w:t>
+              <w:t xml:space="preserve">G3FMC Workshop - Geophysical, geochemical, and geological studies of the French Massif Central: from Variscan orogeny to modern intra-plate volcanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792057v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la santé humaine à la santé des hydrosystèmes : Quand un jeu sérieux permet de mettre en dialogue les constructions sociales locales des santés en zones aurifères amazoniennes</w:t>
               </w:r>
@@ -3421,90 +3421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier les territoires post-miniers en Cévennes : peut-on parler de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023 de l’Association française d’ethnologie et d’anthropologie - La crise, un objet pour l’anthropologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3598,90 +3598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How science-society interactions design post-mining territories: transdisciplinary patterns in Cevennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,90 +3715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a post-mining territory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT TAEMA, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,454 +3817,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'or dans le Liptako nigérien et développement d'un outil d'accompagnement des orpailleurs : enrichissement de leurs capacités de prise en compte des enjeux environnementaux et sanitaires liés à leurs pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que la force soit avec nous : analyse critique des outils pédagogiques déclinés dans le cadre d'une Unité d'Enseignement pour le développement d'une éthique de l'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire UMR PRODIG : Exploitation de l’or et développement des territoires en Afrique de l’Ouest et au Sahel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">QPES 2022 - Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESI; La Rochelle Université, Jan 2022, La Rochelle - distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649050v1</w:t>
+                <w:t xml:space="preserve">hal-03536848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Analysis of the Impacts of Artisanal and Small-Scale Gold Mining in Upper Guinea (Republic of Guinea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima kalil Doumbouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dessertine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Colloquium in Mine &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Boke, Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que la force soit avec nous : analyse critique des outils pédagogiques déclinés dans le cadre d'une Unité d'Enseignement pour le développement d'une éthique de l'ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de l'or dans le Liptako nigérien et développement d'un outil d'accompagnement des orpailleurs : enrichissement de leurs capacités de prise en compte des enjeux environnementaux et sanitaires liés à leurs pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2022 - Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESI; La Rochelle Université, Jan 2022, La Rochelle - distanciel, France</w:t>
+              <w:t xml:space="preserve">Seminaire UMR PRODIG : Exploitation de l’or et développement des territoires en Afrique de l’Ouest et au Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536848v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPTAKOR : un outil d’accompagnement des orpailleurs du Liptako nigérien, pour les mettre en capacité de mieux connaître les enjeux environnementaux et sanitaires liés à leurs pratiques, et faire évoluer celles-ci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,51 +4531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme territorial des filières légales et clandestines de l'exploitation de l'or au Liptako Gourma : enjeux pour accompagner un changement durable des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4719,839 +4719,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu CAP&amp;gt;BIOMASSE : Une modélisation hors de contrôle ?</w:t>
+                <w:t xml:space="preserve">Un jeu sérieux pour renforcer la capabilité des acteurs locaux face aux risques environnementaux et sanitaires liés à l’exploitation minière artisanale : enseignements tirés d’une co-construction expérimentale en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Ethnographies plurielles #10 - Science et sens des modèles en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Transitions 2021 - Les transitions écologiques en transactions et actions - Workshop Territoires Dégradés &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272453v1</w:t>
+                <w:t xml:space="preserve">hal-03266206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux pour renforcer la capabilité des acteurs locaux face aux risques environnementaux et sanitaires liés à l’exploitation minière artisanale : enseignements tirés d’une co-construction expérimentale en Afrique de l’Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter avec l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions 2021 - Les transitions écologiques en transactions et actions - Workshop Territoires Dégradés &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Premier séminaire regards croisés « CoSavez-vous ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de Savoirs Géoressources et Durabilité, Nov 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266206v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter avec l’eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeu CAP&amp;gt;BIOMASSE : Une modélisation hors de contrôle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire regards croisés « CoSavez-vous ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de Savoirs Géoressources et Durabilité, Nov 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">Rencontres Ethnographies plurielles #10 - Science et sens des modèles en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428555v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Fayol</w:t>
+                <w:t xml:space="preserve">L'évaluation de la santé d'un écosystème territorial au regard des stratégies de gestion des ressources : une entrée épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523477v1</w:t>
+                <w:t xml:space="preserve">hal-03276380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a new path: from materiality to ecological transition in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEEPSURF Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la santé d'un écosystème territorial au regard des stratégies de gestion des ressources : une entrée épistémologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276380v1</w:t>
+                <w:t xml:space="preserve">hal-03523477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+                <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">RAMR2D 2021 - Bootcamp Réseau Activité Minière Responsable et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342307v1</w:t>
+                <w:t xml:space="preserve">hal-03259344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMR2D 2021 - Bootcamp Réseau Activité Minière Responsable et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Niamey, Niger</w:t>
+              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259344v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au chevet du territoire, comment évaluer la santé d’un écosystème territorial au regard des stratégies de gestion des ressources ?</w:t>
               </w:r>
@@ -5652,243 +5652,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP-BOIS-ENERGIE et CAP-BIOMASSE, deux jeux participatifs pour aborder la complexité et la multidimensionnalité des enjeux liés à la transition énergétique des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un jeu pour enseigner les concepts et principes d’une discipline : l’exemple de CAP-BIOMASSE et l’enseignement de l’écologie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710266v1</w:t>
+                <w:t xml:space="preserve">hal-04743703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu pour enseigner les concepts et principes d’une discipline : l’exemple de CAP-BIOMASSE et l’enseignement de l’écologie territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAP-BOIS-ENERGIE et CAP-BIOMASSE, deux jeux participatifs pour aborder la complexité et la multidimensionnalité des enjeux liés à la transition énergétique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743703v1</w:t>
+                <w:t xml:space="preserve">hal-04710266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive interactions of biomass uses in the context of energy transition. A territorial ecology approach</w:t>
               </w:r>
@@ -7119,51 +7119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
@@ -7654,103 +7654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre après la mine : résiliences et vulnérabilités en Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TAEMA - Transition écologique des Anciennes Exploitations de Minerais Arséniés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, En ligne, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8925,90 +8925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t>
@@ -9248,90 +9248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t>
@@ -9479,523 +9479,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Ecologie territoriale entre analyse de métabolisme et jeux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.13-45, 2015, Collection CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+                <w:t xml:space="preserve">halshs-01255073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ecologie territoriale entre analyse de métabolisme et jeux d'acteurs</w:t>
+                <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Métereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.13-45, 2015, Collection CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255073v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Debuisson</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Maillefert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Métereau</w:t>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255064v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10853,51 +10853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Adidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benidir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,51 +11243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E39CAA59"/>
+    <w:nsid w:val="5824A37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11474,51 +11474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-cerceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177996684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2023.101385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima kalil Doumbouya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dessertine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04711763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04283118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04207236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tena-Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03649050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04249906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ferrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dar&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03266206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferrante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05572466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_132-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139081v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Herbelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00973524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labaronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Enrech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-cerceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177996684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2023.101385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima kalil Doumbouya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dessertine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04711763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04283118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04207236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tena-Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ferrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04249906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03649050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03266206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dar&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferrante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05572466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_132-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139081v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255073v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Herbelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00973524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labaronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Enrech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>