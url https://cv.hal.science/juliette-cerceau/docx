--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -957,286 +957,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What and why? Exploring rational myths of industrial symbioses in French case studies</w:t>
+                <w:t xml:space="preserve">« Gardons » le lien à l’eau : un découpage spatial par secteur du bassin versant à l’épreuve de la perception des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+                <w:t xml:space="preserve">Antoine Fricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation &amp; Recycling Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), pp.19235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcradv.2022.200099⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712860v1</w:t>
+                <w:t xml:space="preserve">hal-03709745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gardons » le lien à l’eau : un découpage spatial par secteur du bassin versant à l’épreuve de la perception des habitants</w:t>
+                <w:t xml:space="preserve">What and why? Exploring rational myths of industrial symbioses in French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fricard</w:t>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+                <w:t xml:space="preserve">Magali Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19235⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation &amp; Recycling Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.200099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcradv.2022.200099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709745v1</w:t>
+                <w:t xml:space="preserve">hal-03712860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
               </w:r>
@@ -1415,295 +1415,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial embeddedness of natural resource management: A perspective through the implementation of Industrial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884654v1</w:t>
+                <w:t xml:space="preserve">hal-02883829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial embeddedness of natural resource management: A perspective through the implementation of Industrial Ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.29-42. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2018.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883829v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity as a means of resilience in metropolitan port areas: Application to the Aix-Marseille case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological transitions toward low-carbon port cities: trends, changes and adaptation processes in Asia and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Novembre 2015 (4), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing industrial ecology in port cities: international overview of case studies and cross-case analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,291 +2419,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00924701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La détermination des unités fonctionnelles d’un territoire, première étape pour appliquer l’analyse de cycle de vie à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.622 - 630. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N°62 - Novembre 2012, pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170844v1</w:t>
+                <w:t xml:space="preserve">hal-03171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination des unités fonctionnelles d’un territoire, première étape pour appliquer l’analyse de cycle de vie à l’échelle territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, N°62 - Novembre 2012, pp.3-8. </w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.622 - 630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171157v1</w:t>
+                <w:t xml:space="preserve">hal-04170844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie industrielle et territoriale catalyseur d'avenir pour les territoires portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3415,51 +3415,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifier les territoires post-miniers en Cévennes : peut-on parler de crise ?</w:t>
+                <w:t xml:space="preserve">What is a post-mining territory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
@@ -3477,2111 +3477,2111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2023 de l’Association française d’ethnologie et d’anthropologie - La crise, un objet pour l’anthropologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT TAEMA, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283118v1</w:t>
+                <w:t xml:space="preserve">hal-04123631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvrir des mines en France: l’acceptabilité sociale est-elle vraiment la bonne question?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualifier les territoires post-miniers en Cévennes : peut-on parler de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum FEET - Forum Économie circulaire des Énergies bas carbone pour la Transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès 2023 de l’Association française d’ethnologie et d’anthropologie - La crise, un objet pour l’anthropologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207236v1</w:t>
+                <w:t xml:space="preserve">hal-04283118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How science-society interactions design post-mining territories: transdisciplinary patterns in Cevennes, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rouvrir des mines en France: l’acceptabilité sociale est-elle vraiment la bonne question?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum FEET - Forum Économie circulaire des Énergies bas carbone pour la Transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, May 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194798v1</w:t>
+                <w:t xml:space="preserve">hal-04207236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a post-mining territory?</w:t>
+                <w:t xml:space="preserve">How science-society interactions design post-mining territories: transdisciplinary patterns in Cevennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30955/gnc2023.00256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123631v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que la force soit avec nous : analyse critique des outils pédagogiques déclinés dans le cadre d'une Unité d'Enseignement pour le développement d'une éthique de l'ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIPTAKOR : un outil d’accompagnement des orpailleurs du Liptako nigérien, pour les mettre en capacité de mieux connaître les enjeux environnementaux et sanitaires liés à leurs pratiques, et faire évoluer celles-ci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fricard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ferrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussa Konate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2022 - Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESI; La Rochelle Université, Jan 2022, La Rochelle - distanciel, France</w:t>
+              <w:t xml:space="preserve">Mining the Connections 2022 - International Multi-Network Hybrid Conference on Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Château Laurier, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536848v1</w:t>
+                <w:t xml:space="preserve">hal-03653380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Analysis of the Impacts of Artisanal and Small-Scale Gold Mining in Upper Guinea (Republic of Guinea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima kalil Doumbouya</w:t>
+                <w:t xml:space="preserve">Que la force soit avec nous : analyse critique des outils pédagogiques déclinés dans le cadre d'une Unité d'Enseignement pour le développement d'une éthique de l'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modou Mbaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Celine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium in Mine &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Boke, Guinea</w:t>
+              <w:t xml:space="preserve">QPES 2022 - Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESI; La Rochelle Université, Jan 2022, La Rochelle - distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249906v1</w:t>
+                <w:t xml:space="preserve">hal-03536848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'or dans le Liptako nigérien et développement d'un outil d'accompagnement des orpailleurs : enrichissement de leurs capacités de prise en compte des enjeux environnementaux et sanitaires liés à leurs pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Analysis of the Impacts of Artisanal and Small-Scale Gold Mining in Upper Guinea (Republic of Guinea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima kalil Doumbouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dessertine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire UMR PRODIG : Exploitation de l’or et développement des territoires en Afrique de l’Ouest et au Sahel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">1st International Colloquium in Mine &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Boke, Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649050v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
+                <w:t xml:space="preserve">Exploitation de l'or dans le Liptako nigérien et développement d'un outil d'accompagnement des orpailleurs : enrichissement de leurs capacités de prise en compte des enjeux environnementaux et sanitaires liés à leurs pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Seminaire UMR PRODIG : Exploitation de l’or et développement des territoires en Afrique de l’Ouest et au Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702670v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des potentialités d’une sociohydrologie pragmatique et située : premiers résultats sur l’analyse de l’évolution des agencements hydrosociaux dans un hameau cévenol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+                <w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ICIREWARD – Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702997v1</w:t>
+                <w:t xml:space="preserve">hal-03702670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPTAKOR : un outil d’accompagnement des orpailleurs du Liptako nigérien, pour les mettre en capacité de mieux connaître les enjeux environnementaux et sanitaires liés à leurs pratiques, et faire évoluer celles-ci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+                <w:t xml:space="preserve">Exploration des potentialités d’une sociohydrologie pragmatique et située : premiers résultats sur l’analyse de l’évolution des agencements hydrosociaux dans un hameau cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Konate</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining the Connections 2022 - International Multi-Network Hybrid Conference on Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Château Laurier, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire ICIREWARD – Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653380v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme territorial des filières légales et clandestines de l'exploitation de l'or au Liptako Gourma : enjeux pour accompagner un changement durable des pratiques</w:t>
+                <w:t xml:space="preserve">Jeu CAP&amp;gt;BIOMASSE : Une modélisation hors de contrôle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Rencontres Ethnographies plurielles #10 - Science et sens des modèles en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249439v1</w:t>
+                <w:t xml:space="preserve">hal-03272453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhetoric of sustainable development in industrial symbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un jeu sérieux pour renforcer la capabilité des acteurs locaux face aux risques environnementaux et sanitaires liés à l’exploitation minière artisanale : enseignements tirés d’une co-construction expérimentale en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS2021 - International Conference on Resource Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Transitions 2021 - Les transitions écologiques en transactions et actions - Workshop Territoires Dégradés &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460976v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux pour renforcer la capabilité des acteurs locaux face aux risques environnementaux et sanitaires liés à l’exploitation minière artisanale : enseignements tirés d’une co-construction expérimentale en Afrique de l’Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter avec l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions 2021 - Les transitions écologiques en transactions et actions - Workshop Territoires Dégradés &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Premier séminaire regards croisés « CoSavez-vous ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de Savoirs Géoressources et Durabilité, Nov 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266206v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter avec l’eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métabolisme territorial des filières légales et clandestines de l'exploitation de l'or au Liptako Gourma : enjeux pour accompagner un changement durable des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire regards croisés « CoSavez-vous ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de Savoirs Géoressources et Durabilité, Nov 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428555v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu CAP&amp;gt;BIOMASSE : Une modélisation hors de contrôle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhetoric of sustainable development in industrial symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Le Page</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Ethnographies plurielles #10 - Science et sens des modèles en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">ICRS2021 - International Conference on Resource Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272453v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la santé d'un écosystème territorial au regard des stratégies de gestion des ressources : une entrée épistémologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276380v1</w:t>
+                <w:t xml:space="preserve">hal-03523477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a new path: from materiality to ecological transition in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEEPSURF Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Fayol</w:t>
+                <w:t xml:space="preserve">L'évaluation de la santé d'un écosystème territorial au regard des stratégies de gestion des ressources : une entrée épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523477v1</w:t>
+                <w:t xml:space="preserve">hal-03276380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMR2D 2021 - Bootcamp Réseau Activité Minière Responsable et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Niamey, Niger</w:t>
+              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259344v1</w:t>
+                <w:t xml:space="preserve">hal-03342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+                <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">RAMR2D 2021 - Bootcamp Réseau Activité Minière Responsable et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342307v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au chevet du territoire, comment évaluer la santé d’un écosystème territorial au regard des stratégies de gestion des ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T2020 - Transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de l’écologie industrielle et territoriale au renouvellement des dynamiques portuaires en matière de gestion des déchets : retours d’expériences à l’échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,51 +6271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of industrial ecology in port areas : New challenges and real opportunities in Europe and Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,489 +6390,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">13th World Conference Cities and Ports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249389v1</w:t>
+                <w:t xml:space="preserve">hal-04709430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coleit 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
+              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809072v1</w:t>
+                <w:t xml:space="preserve">hal-03249389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">Coleit 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709390v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference Cities and Ports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">COLEIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709430v1</w:t>
+                <w:t xml:space="preserve">hal-04709390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use, misuse and abuse of industrial ecology as an analogy</w:t>
               </w:r>
@@ -7680,51 +7680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8153,563 +8153,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology's Babel Tower: Multidisciplinarity, a Strength or a Weakness? Give Analogy Up as Lost</w:t>
+                <w:t xml:space="preserve">Harbors, laboratories for innovation in industrial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE (International Symposium on Industrial Electronics) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berkeley, United States. 2011</w:t>
+              <w:t xml:space="preserve">ECOTECH&amp;TOOLS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249330v1</w:t>
+                <w:t xml:space="preserve">hal-03249361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metrology and implementation of industrial ecology: benefits and limits of monitoring tools for the management of water resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a sociological approach to industrial ecology in harbor areas. DEPART: a French applied research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE (International Conference of the International Society for Industrial Ecology) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berkeley, United States. 2011</w:t>
+              <w:t xml:space="preserve">ISIE 2011 - International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berkeley (CA), United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249326v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sociological approach of industrial ecology in harbor area: DEPART, a French applied research program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+                <w:t xml:space="preserve">Industrial Ecology's Babel Tower: Multidisciplinarity, a Strength or a Weakness? Give Analogy Up as Lost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIE (International Symposium on Industrial Electronics) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berkeley, United States. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jiec.0.1110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03249340v1</w:t>
+                <w:t xml:space="preserve">hal-03249330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sociological approach to industrial ecology in harbor areas. DEPART: a French applied research program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental metrology and implementation of industrial ecology: benefits and limits of monitoring tools for the management of water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011 - International Society for Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berkeley (CA), United States. 2011</w:t>
+              <w:t xml:space="preserve">ISIE (International Conference of the International Society for Industrial Ecology) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berkeley, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709305v1</w:t>
+                <w:t xml:space="preserve">hal-03249326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbors, laboratories for innovation in industrial ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a sociological approach of industrial ecology in harbor area: DEPART, a French applied research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECH&amp;TOOLS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berkeley, United States. 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jiec.0.1110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249361v1</w:t>
+                <w:t xml:space="preserve">hal-03249340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8919,51 +8919,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t>
+                <w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
@@ -8978,315 +8978,315 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRD Editions. </w:t>
+              <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t>
+              <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123652v1</w:t>
+                <w:t xml:space="preserve">hal-04153376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Quand la mine déborde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9-21, Presses des Mines, 2023, 9782385421205</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139081v1</w:t>
+                <w:t xml:space="preserve">hal-04261676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. Quand la mine déborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
+              <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9-21, Presses des Mines, 2023, 9782385421205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262239v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t>
+                <w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
@@ -9301,104 +9301,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t>
+              <w:t xml:space="preserve">IRD Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t>
+              <w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153376v1</w:t>
+                <w:t xml:space="preserve">hal-04123652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
+                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
@@ -9412,94 +9412,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261676v1</w:t>
+                <w:t xml:space="preserve">hal-04262239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecologie territoriale entre analyse de métabolisme et jeux d'acteurs</w:t>
               </w:r>
@@ -10010,51 +10010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance Port-Ville face aux enjeux d’une société bas-carbone : illustration avec le cas de Marseille-Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10131,51 +10131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie industrielle dans les territoires portuaires - Pratiques internationales et expériences françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10265,51 +10265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Labaronne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes portuaires au Maghreb : acteurs du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.213-236, 2013, 978-2-35671-067-3</w:t>
@@ -10598,51 +10598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11243,51 +11243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5824A37F"/>
+    <w:nsid w:val="8C49BE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11474,51 +11474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-cerceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177996684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2023.101385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima kalil Doumbouya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dessertine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04711763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04283118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04207236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tena-Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ferrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04249906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03649050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03266206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dar&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferrante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05572466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_132-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139081v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255073v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Herbelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00973524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labaronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Enrech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-cerceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177996684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2023.101385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima kalil Doumbouya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dessertine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Druhen-Charnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04711763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04283118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04207236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tena-Chollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00256" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ferrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04249906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Mbaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03649050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dar&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03266206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferrante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04771816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05572466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_132-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255073v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Herbelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00973524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labaronne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Enrech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>