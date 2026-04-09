--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -216,534 +216,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission line coefficients for viscothermal acoustics in conical tubes</w:t>
+                <w:t xml:space="preserve">Direct computation of modal parameters for musical wind instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 543, pp.117355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117355⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 528, pp.116775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794474v1</w:t>
+                <w:t xml:space="preserve">hal-03613608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct computation of modal parameters for musical wind instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission line coefficients for viscothermal acoustics in conical tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Auvray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 528, pp.116775. </w:t>
+              <w:t xml:space="preserve">, 2022, 543, pp.117355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613608v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative time-domain one-dimensional model for viscothermal acoustic propagation in wind instruments.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and convergence analysis of conservative second order local time discretisation for linear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005537⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.1507-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2021030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328715v1</w:t>
+                <w:t xml:space="preserve">hal-03309010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full waveform inversion for bore reconstruction of woodwind-like instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/aacus/2021038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and convergence analysis of conservative second order local time discretisation for linear wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipative time-domain one-dimensional model for viscothermal acoustic propagation in wind instruments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (4), pp.1507-1543. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (2), pp.1165-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2021030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0005537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309010v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of fourth order, energy consistent, family of explicit time discretizations for dissipative linear wave equations</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (3), pp.845-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -827,222 +827,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based digital pianos: from physics to sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2018.2872349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320521v1</w:t>
+                <w:t xml:space="preserve">hal-01894219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based digital pianos: from physics to sound synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balazs Bank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.177-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2018.2872349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894219v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of a one-dimensional finite element method and the transfer matrix method for the computation of wind music instrument impedance</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,51 +1738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Simulation of a Piano. Part 2 : Numerical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth order energy-preserving locally implicit time discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (26), pp.7198-7215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2019,51 +2019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2218,51 +2218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245, pp.194-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2413,51 +2413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3), pp.456-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,51 +2614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive demo of Openwind, an online tool for simulating the acoustic response of wind instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,77 +2705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Hamiltonian Macroscopic Modelling based on the Homogenisation Method: case of an acoustic pipe with a porous wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,51 +2826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscothermal effects in ducts at audible frequencies. Application to wind musical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2895,51 +2895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openwind: a software to simulate wind instruments, as a tool for acoustic teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,1689 +3062,1689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842072v1</w:t>
+                <w:t xml:space="preserve">hal-03848285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearly implicit energy consistent time discretisation for nonlinear wave equations</w:t>
+                <w:t xml:space="preserve">Influence du toucher sur le son du piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmerman Sébatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fisette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757200v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boust</w:t>
+                <w:t xml:space="preserve">Linearly implicit energy consistent time discretisation for nonlinear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848341v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres de contrôle pour un instrument ou un tuyau d'orgue à anche modélisant le débit d'anche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Auvray</w:t>
+                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848287v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROL PARAMETERS FOR REED WIND INSTRUMENTS OR ORGAN PIPES WITH REED INDUCED FLOW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAFx 20in22</w:t>
+              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794382v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+                <w:t xml:space="preserve">Paramètres de contrôle pour un instrument ou un tuyau d'orgue à anche modélisant le débit d'anche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875692v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoviscous acoustic propagation in thin rough tubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONTROL PARAMETERS FOR REED WIND INSTRUMENTS OR ORGAN PIPES WITH REED INDUCED FLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">DAFx 20in22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780126v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848533v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermoviscous acoustic propagation in thin rough tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848338v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673860v1</w:t>
+                <w:t xml:space="preserve">hal-03848338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
+                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848285v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du toucher sur le son du piano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timmerman Sébatien</w:t>
+                <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fisette</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès français d'acoustique</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842214v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Synthèse Sonore des Instruments de Musique du Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV2021 - 27th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MECA-J 2021 - Congrès des jeunes chercheurs en mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332223v1</w:t>
+                <w:t xml:space="preserve">hal-04272596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse Sonore des Instruments de Musique du Patrimoine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+                <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECA-J 2021 - Congrès des jeunes chercheurs en mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ICSV2021 - 27th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272596v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MidifilePerformer: a case study for chronologies</w:t>
+                <w:t xml:space="preserve">Modéliser et simuler les instruments de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard P Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM SIGPLAN International Conference on Functional Programming (ICFP '21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'informatique musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, visio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578817v1</w:t>
+                <w:t xml:space="preserve">hal-03514411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser et simuler les instruments de musique</w:t>
+                <w:t xml:space="preserve">MidifilePerformer: a case study for chronologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Pobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'informatique musicale 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th ACM SIGPLAN International Conference on Functional Programming (ICFP '21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, South Korea. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3471872.3472968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514411v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-preserving IEQ and SAV schemes applied to piano string</w:t>
               </w:r>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bore Reconstruction of Woodwind Instruments Using the Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,51 +5011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain simulation of a dissipative reed instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5106,90 +5106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Workshop OpenWinD : a Python Toolbox Assisting Wind Instrument Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon / Virtual, France. </w:t>
@@ -5378,64 +5378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5467,56 +5467,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier virtuel : vers une conception optimale d’instruments à vent évolutive à destination des facteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation transitoires, dissipant une énergie, d'ondes acoustiques linéaires dans un tuyau rayonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5525,67 +5538,67 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894465v1</w:t>
+                <w:t xml:space="preserve">hal-01894472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’impédance d’entrée de cuivres par éléments finis à une dimension. Comparaison avec les matrices de transfert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5601,152 +5614,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation transitoires, dissipant une énergie, d'ondes acoustiques linéaires dans un tuyau rayonnant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’atelier virtuel : vers une conception optimale d’instruments à vent évolutive à destination des facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894472v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Robustness of Single Layer method with Fourier basis in 2D multiple obstacle scattering</w:t>
               </w:r>
@@ -5961,64 +5961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth Singular Days </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6069,64 +6069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6177,64 +6177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6253,161 +6253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth-order energy-preserving locally implicit time discretization for linear wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy analysis of structural changes in pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2015 - The 12th international conference on mathematical and numerical aspects of wave propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Vienna Talk on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264044v1</w:t>
+                <w:t xml:space="preserve">hal-01296947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,467 +6456,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for the 2D Helmholtz Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourth-order energy-preserving locally implicit time discretization for linear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bergot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MATHEMATICAL AND NUMERICAL ASPECTS OF WAVE PROPAGATION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAVES 2015 - The 12th international conference on mathematical and numerical aspects of wave propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264019v1</w:t>
+                <w:t xml:space="preserve">hal-01264044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the forward problem of helioseismology in the frequency domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for the 2D Helmholtz Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MATHEMATICAL AND NUMERICAL ASPECTS OF WAVE PROPAGATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264023v1</w:t>
+                <w:t xml:space="preserve">hal-01264019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of structural changes in pianos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+                <w:t xml:space="preserve">Solving the forward problem of helioseismology in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aaron Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vienna Talk on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MATHEMATICAL AND NUMERICAL ASPECTS OF WAVE PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296947v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth order energy-preserving locally implicit discretization for linear wave equations</w:t>
+                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Russian workshop on mathematical geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">JOSo 2014 - 1ere édition des Journées ONDES du Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051807v1</w:t>
+                <w:t xml:space="preserve">hal-01051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth order energy-preserving localy implicit discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECOND FRENCH-RUSSIAN WORKSHOP ON COMPUTATIONAL GEOPHYSICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,273 +6931,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order theta schemes for linear wave equation</w:t>
+                <w:t xml:space="preserve">Fourth order energy-preserving locally implicit discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Imperiale</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th world congress on computational mechanics (WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.1-2</w:t>
+              <w:t xml:space="preserve">Franco-Russian workshop on mathematical geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051808v1</w:t>
+                <w:t xml:space="preserve">hal-01051807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
+                <w:t xml:space="preserve">High order theta schemes for linear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOSo 2014 - 1ere édition des Journées ONDES du Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th world congress on computational mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051803v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
+                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873632v1</w:t>
+                <w:t xml:space="preserve">hal-00873629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of pianos: physical modeling, simulations and experiments</w:t>
               </w:r>
@@ -7272,135 +7298,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
+                <w:t xml:space="preserve">Dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873629v1</w:t>
+                <w:t xml:space="preserve">hal-00873632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the grand piano</w:t>
               </w:r>
@@ -8318,51 +8318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">energy based model and simulation in the time domain of linear acoutic waves in a radiating pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8419,151 +8419,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two implicit parametrized discretization strategies for the mixed formulation of linear wave equations</w:t>
+                <w:t xml:space="preserve">Space time convergence of implicit discretization strategies for the mixed formulation of linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9527, Inria. 2023, pp.18</w:t>
+              <w:t xml:space="preserve">RR-9529, Inria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262905v1</w:t>
+                <w:t xml:space="preserve">hal-04285761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space time convergence of implicit discretization strategies for the mixed formulation of linear wave equations</w:t>
+                <w:t xml:space="preserve">Two implicit parametrized discretization strategies for the mixed formulation of linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9529, Inria. 2023</w:t>
+              <w:t xml:space="preserve">RR-9527, Inria. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285761v1</w:t>
+                <w:t xml:space="preserve">hal-04262905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of quadratized schemes. Application to the simulation of the nonlinear piano string</w:t>
               </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fisette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Wagijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8729,103 +8729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation, valorisation et jumeaux numériques d'instruments de musique du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9532, Inria; ITEMM; Musée de la musique - Philharmonie de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8860,51 +8860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscothermal models for wind musical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9356, Inria Bordeaux Sud-Ouest. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving time-harmonic Galbrun's equation with an arbitrary flow. Application to Helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9192, INRIA Bordeaux. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9078,198 +9078,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Finite Element Method for solving Convected Helmholtz equation in radial and axisymmetric domains. Application to Helioseismology</w:t>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8893, Inria Bordeaux Sud-Ouest. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8954, Inria Bordeaux Sud-Ouest; Université de Pau et des Pays de l'Adour; Université de Bordeaux. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295077v1</w:t>
+                <w:t xml:space="preserve">hal-01371580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
+                <w:t xml:space="preserve">High Order Finite Element Method for solving Convected Helmholtz equation in radial and axisymmetric domains. Application to Helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8954, Inria Bordeaux Sud-Ouest; Université de Pau et des Pays de l'Adour; Université de Bordeaux. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8893, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371580v1</w:t>
+                <w:t xml:space="preserve">hal-01295077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the numerical robustness of single-layer method with Fourier basis for multiple obstacle scattering in homogeneous media</w:t>
               </w:r>
@@ -9373,51 +9373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of high order absorbing boundary conditions for the Helmholtz equation in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,51 +9478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8450, INRIA. 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9538,185 +9538,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
+                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8090, INRIA. 2012, pp.31</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738324v2</w:t>
+                <w:t xml:space="preserve">hal-00739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical parameters for piano modeling</w:t>
+                <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0425, INRIA. 2012, pp.24</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8088, INRIA. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688679v2</w:t>
+                <w:t xml:space="preserve">hal-00738233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of a grand piano.</w:t>
               </w:r>
@@ -9788,264 +9801,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768234v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toucher la corde sensible</w:t>
+                <w:t xml:space="preserve">Physical parameters for piano modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GENCI. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0425, INRIA. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913639v1</w:t>
+                <w:t xml:space="preserve">hal-00688679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
+                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8090, INRIA. 2012, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739380v1</w:t>
+                <w:t xml:space="preserve">hal-00738324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
+                <w:t xml:space="preserve">Toucher la corde sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8088, INRIA. 2012, pp.39</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GENCI. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738233v2</w:t>
+                <w:t xml:space="preserve">hal-00913639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Preserving Schemes for Nonlinear Hamiltonian Systems of Wave Equations. Application to the Vibrating Piano String.</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2872349" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963674v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918635v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman S&#233;batien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pobel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472968" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron Birch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imperiale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smf.emath.fr/files/143-148.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04262905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wagijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01833043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738324v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688679v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738233v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00690351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2872349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963674v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918635v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman S&#233;batien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pobel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472968" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron Birch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imperiale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smf.emath.fr/files/143-148.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04262905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wagijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01833043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688679v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738324v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00690351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>