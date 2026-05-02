--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -515,235 +515,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion for bore reconstruction of woodwind-like instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+                <w:t xml:space="preserve">Dissipative time-domain one-dimensional model for viscothermal acoustic propagation in wind instruments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2021038⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (2), pp.1165-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231946v2</w:t>
+                <w:t xml:space="preserve">hal-03328715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative time-domain one-dimensional model for viscothermal acoustic propagation in wind instruments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Full waveform inversion for bore reconstruction of woodwind-like instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150 (2), pp.1165-1175. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0005537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2021038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328715v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of fourth order, energy consistent, family of explicit time discretizations for dissipative linear wave equations</w:t>
               </w:r>
@@ -827,222 +827,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based digital pianos: from physics to sound synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balazs Bank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2018.2872349⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.177-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894219v1</w:t>
+                <w:t xml:space="preserve">hal-02320521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based digital pianos: from physics to sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361, pp.177-197. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2018.2872349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320521v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of a one-dimensional finite element method and the transfer matrix method for the computation of wind music instrument impedance</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,51 +1738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Simulation of a Piano. Part 2 : Numerical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,217 +1905,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
+                <w:t xml:space="preserve">Le piano rêvé des mathématiciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 333 (26), pp.7198-7215</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918635v2</w:t>
+                <w:t xml:space="preserve">hal-01054389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piano rêvé des mathématiciens</w:t>
+                <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (26), pp.7198-7215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054389v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of a grand piano</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134, pp.648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,51 +2309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,51 +2614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive demo of Openwind, an online tool for simulating the acoustic response of wind instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openwind: a software to simulate wind instruments, as a tool for acoustic teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,549 +3062,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du toucher sur le son du piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmerman Sébatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fisette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848285v1</w:t>
+                <w:t xml:space="preserve">hal-03842214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du toucher sur le son du piano</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fisette</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842214v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearly implicit energy consistent time discretisation for nonlinear wave equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Castera</w:t>
+                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757200v1</w:t>
+                <w:t xml:space="preserve">hal-03842072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boust</w:t>
+                <w:t xml:space="preserve">Linearly implicit energy consistent time discretisation for nonlinear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842072v1</w:t>
+                <w:t xml:space="preserve">hal-03757200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres de contrôle pour un instrument ou un tuyau d'orgue à anche modélisant le débit d'anche</w:t>
               </w:r>
@@ -3748,125 +3748,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875692v1</w:t>
+                <w:t xml:space="preserve">hal-03848338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoviscous acoustic propagation in thin rough tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3908,303 +3951,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848338v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848533v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
               </w:r>
@@ -4292,260 +4292,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse Sonore des Instruments de Musique du Patrimoine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+                <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECA-J 2021 - Congrès des jeunes chercheurs en mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ICSV2021 - 27th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272596v1</w:t>
+                <w:t xml:space="preserve">hal-03332223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Synthèse Sonore des Instruments de Musique du Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV2021 - 27th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MECA-J 2021 - Congrès des jeunes chercheurs en mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332223v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser et simuler les instruments de musique</w:t>
               </w:r>
@@ -4594,239 +4594,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MidifilePerformer: a case study for chronologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-preserving IEQ and SAV schemes applied to piano string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard P Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM SIGPLAN International Conference on Functional Programming (ICFP '21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOSAHOM 2021 - International Conference on Spectral High Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578817v1</w:t>
+                <w:t xml:space="preserve">hal-03514716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-preserving IEQ and SAV schemes applied to piano string</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MidifilePerformer: a case study for chronologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Pobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2021 - International Conference on Spectral High Order Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th ACM SIGPLAN International Conference on Functional Programming (ICFP '21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, South Korea. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3471872.3472968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514716v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils de médiation innovants inspirés par des travaux de recherche : 3 exemples</w:t>
               </w:r>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bore Reconstruction of Woodwind Instruments Using the Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5106,77 +5106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Workshop OpenWinD : a Python Toolbox Assisting Wind Instrument Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,64 +5961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth Singular Days </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6037,299 +6037,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
+                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
+              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691684v1</w:t>
+                <w:t xml:space="preserve">hal-01691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
+                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
+              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691616v1</w:t>
+                <w:t xml:space="preserve">hal-01691684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy analysis of structural changes in pianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vienna Talk on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6348,226 +6348,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourth-order energy-preserving locally implicit time discretization for linear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAVES 2015 - The 12th international conference on mathematical and numerical aspects of wave propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184102v1</w:t>
+                <w:t xml:space="preserve">hal-01264044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth-order energy-preserving locally implicit time discretization for linear wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2015 - The 12th international conference on mathematical and numerical aspects of wave propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264044v1</w:t>
+                <w:t xml:space="preserve">hal-01184102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for the 2D Helmholtz Equation</w:t>
               </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aaron Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,191 +6849,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth order energy-preserving localy implicit discretization for linear wave equations</w:t>
+                <w:t xml:space="preserve">Fourth order energy-preserving locally implicit discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND FRENCH-RUSSIAN WORKSHOP ON COMPUTATIONAL GEOPHYSICS</w:t>
+              <w:t xml:space="preserve">Franco-Russian workshop on mathematical geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067115v1</w:t>
+                <w:t xml:space="preserve">hal-01051807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth order energy-preserving locally implicit discretization for linear wave equations</w:t>
+                <w:t xml:space="preserve">Fourth order energy-preserving localy implicit discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Russian workshop on mathematical geophysics</w:t>
+              <w:t xml:space="preserve">SECOND FRENCH-RUSSIAN WORKSHOP ON COMPUTATIONAL GEOPHYSICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051807v1</w:t>
+                <w:t xml:space="preserve">hal-01067115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order theta schemes for linear wave equation</w:t>
               </w:r>
@@ -7095,165 +7095,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
+                <w:t xml:space="preserve">Dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873629v1</w:t>
+                <w:t xml:space="preserve">hal-00873632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of pianos: physical modeling, simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,139 +7272,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
+                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873632v1</w:t>
+                <w:t xml:space="preserve">hal-00873629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the grand piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitoires de piano et non-linéarités des cordes : mesures et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7779,51 +7779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulation of a nonlinear system of piano strings coupled to a soundboard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 : 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Syndey, Katoomba, Australia. pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8419,151 +8419,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space time convergence of implicit discretization strategies for the mixed formulation of linear wave equations</w:t>
+                <w:t xml:space="preserve">Two implicit parametrized discretization strategies for the mixed formulation of linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9529, Inria. 2023</w:t>
+              <w:t xml:space="preserve">RR-9527, Inria. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285761v1</w:t>
+                <w:t xml:space="preserve">hal-04262905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two implicit parametrized discretization strategies for the mixed formulation of linear wave equations</w:t>
+                <w:t xml:space="preserve">Space time convergence of implicit discretization strategies for the mixed formulation of linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9527, Inria. 2023, pp.18</w:t>
+              <w:t xml:space="preserve">RR-9529, Inria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262905v1</w:t>
+                <w:t xml:space="preserve">hal-04285761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of quadratized schemes. Application to the simulation of the nonlinear piano string</w:t>
               </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fisette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Wagijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8729,103 +8729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation, valorisation et jumeaux numériques d'instruments de musique du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9532, Inria; ITEMM; Musée de la musique - Philharmonie de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving time-harmonic Galbrun's equation with an arbitrary flow. Application to Helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9192, INRIA Bordeaux. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9078,198 +9078,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
+                <w:t xml:space="preserve">High Order Finite Element Method for solving Convected Helmholtz equation in radial and axisymmetric domains. Application to Helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8954, Inria Bordeaux Sud-Ouest; Université de Pau et des Pays de l'Adour; Université de Bordeaux. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8893, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371580v1</w:t>
+                <w:t xml:space="preserve">hal-01295077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Finite Element Method for solving Convected Helmholtz equation in radial and axisymmetric domains. Application to Helioseismology</w:t>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8893, Inria Bordeaux Sud-Ouest. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8954, Inria Bordeaux Sud-Ouest; Université de Pau et des Pays de l'Adour; Université de Bordeaux. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295077v1</w:t>
+                <w:t xml:space="preserve">hal-01371580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the numerical robustness of single-layer method with Fourier basis for multiple obstacle scattering in homogeneous media</w:t>
               </w:r>
@@ -9478,51 +9478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8450, INRIA. 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9538,448 +9538,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
+                <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8088, INRIA. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739380v1</w:t>
+                <w:t xml:space="preserve">hal-00738233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
+                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8088, INRIA. 2012, pp.39</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738233v2</w:t>
+                <w:t xml:space="preserve">hal-00739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of a grand piano.</w:t>
+                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8181, INRIA. 2012, pp.29</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8090, INRIA. 2012, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768234v3</w:t>
+                <w:t xml:space="preserve">hal-00738324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical parameters for piano modeling</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of a grand piano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0425, INRIA. 2012, pp.24</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8181, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688679v2</w:t>
+                <w:t xml:space="preserve">hal-00768234v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
+                <w:t xml:space="preserve">Physical parameters for piano modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8090, INRIA. 2012, pp.31</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0425, INRIA. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738324v2</w:t>
+                <w:t xml:space="preserve">hal-00688679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toucher la corde sensible</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2872349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963674v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918635v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman S&#233;batien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pobel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472968" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron Birch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imperiale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smf.emath.fr/files/143-148.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04262905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wagijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01833043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688679v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738324v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00690351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2872349" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963674v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918635v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman S&#233;batien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pobel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron Birch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imperiale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smf.emath.fr/files/143-148.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04262905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wagijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01833043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738233v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738324v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688679v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00690351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>