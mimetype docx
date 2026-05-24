--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -424,326 +424,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and convergence analysis of conservative second order local time discretisation for linear wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full waveform inversion for bore reconstruction of woodwind-like instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2021030⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2021038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309010v1</w:t>
+                <w:t xml:space="preserve">hal-03231946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative time-domain one-dimensional model for viscothermal acoustic propagation in wind instruments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (2), pp.1165-1175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0005537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion for bore reconstruction of woodwind-like instruments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and convergence analysis of conservative second order local time discretisation for linear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Humeau</w:t>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.1507-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2021038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2021030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231946v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of fourth order, energy consistent, family of explicit time discretizations for dissipative linear wave equations</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (3), pp.845-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -827,313 +827,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of a one-dimensional finite element method and the transfer matrix method for the computation of wind music instrument impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tournemenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320521v1</w:t>
+                <w:t xml:space="preserve">hal-01963674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based digital pianos: from physics to sound synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MSP.2018.2872349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of a one-dimensional finite element method and the transfer matrix method for the computation of wind music instrument impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Tournemenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105 (5), pp.838. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.177-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963674v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Radiation Boundary Conditions for the Helmholtz Equation</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1377,235 +1377,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space/Time convergence analysis of a class of conservative schemes for linear wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical robustness of single-layer method with Fourier basis for multiple obstacle acoustic scattering in homogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
+                <w:t xml:space="preserve">Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.12.009⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.40-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421882v1</w:t>
+                <w:t xml:space="preserve">hal-01667176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical robustness of single-layer method with Fourier basis for multiple obstacle acoustic scattering in homogeneous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space/Time convergence analysis of a class of conservative schemes for linear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.40-63. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (3), pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667176v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric radiation boundary conditions for high frequency waves in time-distance helioseismology</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Simulation of a Piano. Part 2 : Numerical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth order energy-preserving locally implicit time discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (26), pp.7198-7215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2218,51 +2218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245, pp.194-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2413,51 +2413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3), pp.456-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,51 +2614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive demo of Openwind, an online tool for simulating the acoustic response of wind instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openwind: a software to simulate wind instruments, as a tool for acoustic teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,1771 +3062,1771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du toucher sur le son du piano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timmerman Sébatien</w:t>
+                <w:t xml:space="preserve">Paramètres de contrôle pour un instrument ou un tuyau d'orgue à anche modélisant le débit d'anche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fisette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842214v1</w:t>
+                <w:t xml:space="preserve">hal-03848287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearly implicit energy consistent time discretisation for nonlinear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848285v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842072v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848341v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearly implicit energy consistent time discretisation for nonlinear wave equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONTROL PARAMETERS FOR REED WIND INSTRUMENTS OR ORGAN PIPES WITH REED INDUCED FLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">DAFx 20in22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757200v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres de contrôle pour un instrument ou un tuyau d'orgue à anche modélisant le débit d'anche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Auvray</w:t>
+                <w:t xml:space="preserve">Thermoviscous acoustic propagation in thin rough tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848287v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROL PARAMETERS FOR REED WIND INSTRUMENTS OR ORGAN PIPES WITH REED INDUCED FLOW</w:t>
+                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Auvray</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAFx 20in22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794382v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848338v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoviscous acoustic propagation in thin rough tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780126v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848533v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+                <w:t xml:space="preserve">Influence du toucher sur le son du piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmerman Sébatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fisette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875692v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673860v1</w:t>
+                <w:t xml:space="preserve">hal-03848285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser et simuler les instruments de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV2021 - 27th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées d'informatique musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332223v1</w:t>
+                <w:t xml:space="preserve">hal-03514411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse Sonore des Instruments de Musique du Patrimoine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+                <w:t xml:space="preserve">Energy-preserving IEQ and SAV schemes applied to piano string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECA-J 2021 - Congrès des jeunes chercheurs en mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ICOSAHOM 2021 - International Conference on Spectral High Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272596v1</w:t>
+                <w:t xml:space="preserve">hal-03514716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser et simuler les instruments de musique</w:t>
+                <w:t xml:space="preserve">MidifilePerformer: a case study for chronologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Pobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'informatique musicale 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th ACM SIGPLAN International Conference on Functional Programming (ICFP '21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, South Korea. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3471872.3472968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514411v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-preserving IEQ and SAV schemes applied to piano string</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Castera</w:t>
+                <w:t xml:space="preserve">Synthèse Sonore des Instruments de Musique du Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2021 - International Conference on Spectral High Order Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MECA-J 2021 - Congrès des jeunes chercheurs en mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514716v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MidifilePerformer: a case study for chronologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard P Serpette</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM SIGPLAN International Conference on Functional Programming (ICFP '21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSV2021 - 27th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3471872.3472968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578817v1</w:t>
+                <w:t xml:space="preserve">hal-03332223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils de médiation innovants inspirés par des travaux de recherche : 3 exemples</w:t>
               </w:r>
@@ -4914,269 +4914,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bore Reconstruction of Woodwind Instruments Using the Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+                <w:t xml:space="preserve">Time-domain simulation of a dissipative reed instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon / Virtual, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996142v1</w:t>
+                <w:t xml:space="preserve">hal-03132474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of a dissipative reed instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thibault</w:t>
+                <w:t xml:space="preserve">Bore Reconstruction of Woodwind Instruments Using the Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon / Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132474v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Workshop OpenWinD : a Python Toolbox Assisting Wind Instrument Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5378,77 +5378,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2019 - International Symposium on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,355 +5467,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation transitoires, dissipant une énergie, d'ondes acoustiques linéaires dans un tuyau rayonnant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’atelier virtuel : vers une conception optimale d’instruments à vent évolutive à destination des facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894472v1</w:t>
+                <w:t xml:space="preserve">hal-01894465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’impédance d’entrée de cuivres par éléments finis à une dimension. Comparaison avec les matrices de transfert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier virtuel : vers une conception optimale d’instruments à vent évolutive à destination des facteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation transitoires, dissipant une énergie, d'ondes acoustiques linéaires dans un tuyau rayonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894465v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Robustness of Single Layer method with Fourier basis in 2D multiple obstacle scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Minneapolis, United States. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5840,90 +5840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and inverse problem in multiple-scattering of small obstacles in homogeneous media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées jeunes chercheur-e-s sur la résolution de problèmes d’ondes harmoniques de grande taille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5961,64 +5961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth Singular Days </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6037,381 +6037,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
+                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
+              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691616v1</w:t>
+                <w:t xml:space="preserve">hal-01691684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
+                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
+              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691684v1</w:t>
+                <w:t xml:space="preserve">hal-01691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of structural changes in pianos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vienna Talk on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296947v1</w:t>
+                <w:t xml:space="preserve">hal-01184102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth-order energy-preserving locally implicit time discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2015 - The 12th international conference on mathematical and numerical aspects of wave propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6439,480 +6452,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
+                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for the 2D Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
+              <w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MATHEMATICAL AND NUMERICAL ASPECTS OF WAVE PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184102v1</w:t>
+                <w:t xml:space="preserve">hal-01264019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for the 2D Helmholtz Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the forward problem of helioseismology in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aaron Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MATHEMATICAL AND NUMERICAL ASPECTS OF WAVE PROPAGATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264019v1</w:t>
+                <w:t xml:space="preserve">hal-01264023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the forward problem of helioseismology in the frequency domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Energy analysis of structural changes in pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MATHEMATICAL AND NUMERICAL ASPECTS OF WAVE PROPAGATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve"> Vienna Talk on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264023v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
+                <w:t xml:space="preserve">Fourth order energy-preserving localy implicit discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOSo 2014 - 1ere édition des Journées ONDES du Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SECOND FRENCH-RUSSIAN WORKSHOP ON COMPUTATIONAL GEOPHYSICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051803v1</w:t>
+                <w:t xml:space="preserve">hal-01067115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth order energy-preserving locally implicit discretization for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Russian workshop on mathematical geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,571 +6931,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth order energy-preserving localy implicit discretization for linear wave equations</w:t>
+                <w:t xml:space="preserve">High order theta schemes for linear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND FRENCH-RUSSIAN WORKSHOP ON COMPUTATIONAL GEOPHYSICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">11th world congress on computational mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067115v1</w:t>
+                <w:t xml:space="preserve">hal-01051808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order theta schemes for linear wave equation</w:t>
+                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Imperiale</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th world congress on computational mechanics (WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.1-2</w:t>
+              <w:t xml:space="preserve">JOSo 2014 - 1ere édition des Journées ONDES du Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051808v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the grand piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873632v1</w:t>
+                <w:t xml:space="preserve">hal-00873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of pianos: physical modeling, simulations and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Burban</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAC 2013 - Stockholm Music Acoustics Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Jul 2013, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873639v1</w:t>
+                <w:t xml:space="preserve">hal-00873629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
+                <w:t xml:space="preserve">Dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873629v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the grand piano</w:t>
+                <w:t xml:space="preserve">Acoustics of pianos: physical modeling, simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">SMAC 2013 - Stockholm Music Acoustics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Jul 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873616v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of a reduced formulation of an elasto-acoustic scattering problem</w:t>
               </w:r>
@@ -7956,182 +7956,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piano rêvé des mathématiciens</w:t>
+                <w:t xml:space="preserve">Simuler le son d'un piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques: l'explosion continue</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-148, 2013</w:t>
+              <w:t xml:space="preserve">Mathématiques de la Planète Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913685v1</w:t>
+                <w:t xml:space="preserve">hal-00913678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler le son d'un piano</w:t>
+                <w:t xml:space="preserve">Le piano rêvé des mathématiciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esteban, Maria J.; Helffer, Bernard; Poggi, Jean-Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques de la Planète Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2013</w:t>
+              <w:t xml:space="preserve">Mathématiques: l'explosion continue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FSMP ; SFdS ; SMAI ; SMF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-148, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913678v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8318,64 +8318,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">energy based model and simulation in the time domain of linear acoutic waves in a radiating pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8622,246 +8622,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piano bridge mobility and longitudinal precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Castera</w:t>
+                <w:t xml:space="preserve">Numérisation, valorisation et jumeaux numériques d'instruments de musique du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">RR-9530, Inria Bordeaux - Sud Ouest. 2023, pp.46</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9532, Inria; ITEMM; Musée de la musique - Philharmonie de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317501v1</w:t>
+                <w:t xml:space="preserve">hal-04352706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation, valorisation et jumeaux numériques d'instruments de musique du patrimoine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Piano bridge mobility and longitudinal precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">RR-9532, Inria; ITEMM; Musée de la musique - Philharmonie de Paris. 2023</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Wagijo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9530, Inria Bordeaux - Sud Ouest. 2023, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352706v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscothermal models for wind musical instruments</w:t>
               </w:r>
@@ -8939,51 +8939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the transfert matrix method in the context of acoustical wave propagation in wind instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9254, INRIA Bordeaux. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving time-harmonic Galbrun's equation with an arbitrary flow. Application to Helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9192, INRIA Bordeaux. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9097,51 +9097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order Finite Element Method for solving Convected Helmholtz equation in radial and axisymmetric domains. Application to Helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8893, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9176,64 +9176,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8954, Inria Bordeaux Sud-Ouest; Université de Pau et des Pays de l'Adour; Université de Bordeaux. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9281,64 +9281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8988, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9373,51 +9373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of high order absorbing boundary conditions for the Helmholtz equation in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,51 +9478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based simulation of a Timoshenko beam in non-forced rotation. Application to the flexible piano hammer shank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8450, INRIA. 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9538,514 +9538,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
+                <w:t xml:space="preserve">Toucher la corde sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8088, INRIA. 2012, pp.39</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GENCI. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738233v2</w:t>
+                <w:t xml:space="preserve">hal-00913639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of a grand piano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8181, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739380v1</w:t>
+                <w:t xml:space="preserve">hal-00768234v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
+                <w:t xml:space="preserve">Physical parameters for piano modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8090, INRIA. 2012, pp.31</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0425, INRIA. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738324v2</w:t>
+                <w:t xml:space="preserve">hal-00688679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of a grand piano.</w:t>
+                <w:t xml:space="preserve">Introduction and study of fourth order theta schemes for linear wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8181, INRIA. 2012, pp.29</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8090, INRIA. 2012, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768234v3</w:t>
+                <w:t xml:space="preserve">hal-00738324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical parameters for piano modeling</w:t>
+                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0425, INRIA. 2012, pp.24</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688679v2</w:t>
+                <w:t xml:space="preserve">hal-00739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toucher la corde sensible</w:t>
+                <w:t xml:space="preserve">Stability and dispersion analysis of improved time discretization for simply supported prestressed Timoshenko systems. Application to the stiff piano string.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GENCI. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8088, INRIA. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913639v1</w:t>
+                <w:t xml:space="preserve">hal-00738233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Preserving Schemes for Nonlinear Hamiltonian Systems of Wave Equations. Application to the Vibrating Piano String.</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2872349" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963674v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918635v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman S&#233;batien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pobel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron Birch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imperiale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smf.emath.fr/files/143-148.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04262905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wagijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01833043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738233v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738324v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688679v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00690351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963674v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2872349" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.10.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918635v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman S&#233;batien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pobel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472968" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron Birch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imperiale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smf.emath.fr/files/143-148.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04262905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wagijo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01833043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688679v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738324v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738233v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00690351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>