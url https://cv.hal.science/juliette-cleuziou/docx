--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Cleuziou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle des épousailles au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnets de REFPoM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Talancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Zevaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort en migration et rapatriement posthume. Économie et rites funéraires entre la Russie et le Tadjikistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love on the move”: love, marriage and tradition in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Eurasian Studies Society, Jun 2024, Almaty, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l'économie cérémonielle au Tadjikistan : des compétences spécifiques ou reproduction du patriarcat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium des études de genre - Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de spécialité Genre, Université Lumière Lyon 2., Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariées à tout prix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'Ethnologie, 2024, 2365190707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Migrants in Russia: Reflections from Two Activists from Central Asia. Interview with Zarnigor Omonillaeva and Karimdzhon Yorov [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Death and Migration: Perspectives from the Post-Soviet Space, vol. 39 - n°1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.25172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fierté de l’accomplissement à l’amertume de l’obligation. Les femmes et l'économie cérémonielle au Tadjikistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.90-111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.25250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Mort et migration : perspectives depuis l’espace post-soviétique [Version française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Death and Migration: Perspectives from the Post-Soviet Space, vol. 39 - n°1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.25087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriage, Divorce and Mutual Indebtedness. Perspectives from Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dufy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extreme Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Lives of Debts: Ethnographies from Post-Soviet and Post-socialist Economies, 6 (1), pp.73-95. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/jea.9562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03774872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditionalization, or the making of a reputation: women, weddings and expenditure in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.346 - 362. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02634937.2019.1617247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De faux amis ? Les concepts de rituel et de performance à l’épreuve d’une ethnographie du mariage au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Théâtre et recherche. Histoire et expérimentations, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la nostalgie. Nostalgie d’État et nostalgie postsoviétique au Tadjikistan contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and nation in post-Soviet Central Asia: From national narratives to women's practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00905992.2015.1082997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death and Migration: Perspectives from the Post-Soviet Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thorez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 259 p., 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.21899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriages Quandaries in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mcbrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">100 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender & Nation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du GIS MoMM n°2: Les études sur l'Asie centrale en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2021, GIS MOMM. 2021, http://majlis-remomm.fr/72318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriage Practices: Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Women and Islamic cultures (Supplement XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://sjoseph.ucdavis.edu/ewic-print-ii-volumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriage Practices: Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedy of Women &amp; Islamic Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages, démariages et remariages. Rituel, genre et parenté au Tadjikistan contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris Nanterre, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04724142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My big fat very expensive wedding. Ceremonial inflation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards matrifocal families? Relations in transnational and single parent families in Tajikistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family in Central Asia. New Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-87997-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Cleuziou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle des épousailles au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnets de REFPoM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Talancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Zevaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort en migration et rapatriement posthume. Économie et rites funéraires entre la Russie et le Tadjikistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariées à tout prix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'Ethnologie, 2024, 2365190707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love on the move”: love, marriage and tradition in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Eurasian Studies Society, Jun 2024, Almaty, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l'économie cérémonielle au Tadjikistan : des compétences spécifiques ou reproduction du patriarcat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium des études de genre - Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de spécialité Genre, Université Lumière Lyon 2., Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Migrants in Russia: Reflections from Two Activists from Central Asia. Interview with Zarnigor Omonillaeva and Karimdzhon Yorov [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Death and Migration: Perspectives from the Post-Soviet Space, vol. 39 - n°1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.25172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fierté de l’accomplissement à l’amertume de l’obligation. Les femmes et l'économie cérémonielle au Tadjikistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.90-111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.25250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Mort et migration : perspectives depuis l’espace post-soviétique [Version française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Death and Migration: Perspectives from the Post-Soviet Space, vol. 39 - n°1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.25087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriage, Divorce and Mutual Indebtedness. Perspectives from Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dufy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extreme Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Lives of Debts: Ethnographies from Post-Soviet and Post-socialist Economies, 6 (1), pp.73-95. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/jea.9562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03774872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditionalization, or the making of a reputation: women, weddings and expenditure in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.346 - 362. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02634937.2019.1617247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De faux amis ? Les concepts de rituel et de performance à l’épreuve d’une ethnographie du mariage au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Théâtre et recherche. Histoire et expérimentations, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la nostalgie. Nostalgie d’État et nostalgie postsoviétique au Tadjikistan contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and nation in post-Soviet Central Asia: From national narratives to women's practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00905992.2015.1082997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death and Migration: Perspectives from the Post-Soviet Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thorez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 259 p., 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.21899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriages Quandaries in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mcbrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">100 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender & Nation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du GIS MoMM n°2: Les études sur l'Asie centrale en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2021, GIS MOMM. 2021, http://majlis-remomm.fr/72318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriage Practices: Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Women and Islamic cultures (Supplement XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://sjoseph.ucdavis.edu/ewic-print-ii-volumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marriage Practices: Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedy of Women &amp; Islamic Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages, démariages et remariages. Rituel, genre et parenté au Tadjikistan contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris Nanterre, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04724142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My big fat very expensive wedding. Ceremonial inflation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards matrifocal families? Relations in transnational and single parent families in Tajikistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family in Central Asia. New Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-87997-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Talanc&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Zevaco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jullien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02634937.2019.1617247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2015.1082997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21899" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcbrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Talanc&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Zevaco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jullien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02634937.2019.1617247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2015.1082997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21899" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcbrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>