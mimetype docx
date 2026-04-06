--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -219,282 +219,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement d’un comité d’éthique en expérimentation animale</w:t>
+                <w:t xml:space="preserve">The transcriptome of the ovine choroid plexus is regulated by thyroid hormone but not by photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9252⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.106975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2025.106975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042715v1</w:t>
+                <w:t xml:space="preserve">hal-05305201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptome of the ovine choroid plexus is regulated by thyroid hormone but not by photoperiod</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnement d’un comité d’éthique en expérimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mialhe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94, pp.106975. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.45-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2025.106975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305201v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -565,425 +565,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early castration in horses does not impact osteoarticular metabolism</w:t>
+                <w:t xml:space="preserve">Interactions between β-endorphin and kisspeptin neurons of the ewe arcuate nucleus are modulated by photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rouge</w:t>
+                <w:t xml:space="preserve">Vincent Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legendre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242316778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.e13242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312304v1</w:t>
+                <w:t xml:space="preserve">hal-04013883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Early castration in horses does not impact osteoarticular metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (23), pp.16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242316778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744960v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between β-endorphin and kisspeptin neurons of the ewe arcuate nucleus are modulated by photoperiod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Celine Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dufourny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (3), pp.e13242. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.13242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013883v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
               </w:r>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
@@ -1155,51 +1155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
@@ -1237,77 +1237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razan Elkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of thyroid hormone in seasonal breeding has a restricted transcriptional signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2304,64 +2304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two populations of kisspeptin neurons are involved in the ram induced LH pulsatile secretion and LH surge in anestrous ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam S. Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (7), pp.1757-1763. </w:t>
@@ -2572,90 +2572,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vilariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,290 +3096,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivalenol has a greater impact than deoxynivalenol on pig jejunum mucosa in vitro on explants and in vivo on intestinal loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophal Cheat</w:t>
+                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Rubira Gerez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429372v1</w:t>
+                <w:t xml:space="preserve">hal-02636267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nivalenol has a greater impact than deoxynivalenol on pig jejunum mucosa in vitro on explants and in vivo on intestinal loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophal Cheat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Rubira Gerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.1945-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins7061945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02636267v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma aids the survival and cervical transit of epididymal ram spermatozoa</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oujagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Mary Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Scaramuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4012,441 +4012,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiodic variations of the polysialylated form of neural cell adhesion molecule within the hypothalamus and related reproductive output in the ewe</w:t>
+                <w:t xml:space="preserve">Deoxynivalenol as a new factor in the persistence of intestinal inflammatory diseases: An emerging hypothesis through possible modulation of Th17-mediated response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chalivoix</w:t>
+                <w:t xml:space="preserve">Patricia Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Roberta Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 352 (2), pp.387-399. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-012-1544-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129729v1</w:t>
+                <w:t xml:space="preserve">hal-01129705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96 (12), pp.7591-7602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2013-6615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol as a new factor in the persistence of intestinal inflammatory diseases: An emerging hypothesis through possible modulation of Th17-mediated response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiodic variations of the polysialylated form of neural cell adhesion molecule within the hypothalamus and related reproductive output in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chalivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cano</w:t>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Seeboth</w:t>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Meurens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Abrami</w:t>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 352 (2), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-012-1544-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study to evaluate the fluobeam 800 imaging system for fluorescence-guided lymphatic imaging and sentinel node biopsy</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hünerbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4968,51 +4968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the establishment of a porcine model to study human amebiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of ram spermatozoa in the ewe genital tract using fibered confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,103 +5223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod on kisspeptin neuronal populations of the ewe diencephalon in connection with reproductive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chalivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.110-118. </w:t>
@@ -5382,51 +5382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,51 +5516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of lipid rafts induces gonadotropin release in ovine pituitary and LbetaT2 gonadotroph cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 161 (5), pp.417-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5713,321 +5713,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of OPS vitrified pig blastocysts: Effects of size of the collected blastocysts, cryoprotectant concentration used for vitrification and number of blastocysts transferred</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kisspeptin Synchronizes Preovulatory Surges in Cyclical Ewes and Causes Ovulation in Seasonally Acyclic Ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Berthelot</w:t>
+                <w:t xml:space="preserve">J.T Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">S. Ben Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.04.050⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (11), pp.5258-5267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2007-0554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657153v1</w:t>
+                <w:t xml:space="preserve">hal-03157391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin Synchronizes Preovulatory Surges in Cyclical Ewes and Causes Ovulation in Seasonally Acyclic Ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">Development of OPS vitrified pig blastocysts: Effects of size of the collected blastocysts, cryoprotectant concentration used for vitrification and number of blastocysts transferred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Saïd</w:t>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morrissey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Martinat-Botte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 148 (11), pp.5258-5267. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (2), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2007-0554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157391v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi coelioscopique des corps jaunes cycliques chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6085,295 +6085,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
+                <w:t xml:space="preserve">Improved vitrification method allowing direct transfer of goat embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
+                <w:t xml:space="preserve">Alain Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Pascal P. Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Perreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Pierre Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (4), pp.1004-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658440v1</w:t>
+                <w:t xml:space="preserve">hal-02660541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved vitrification method allowing direct transfer of goat embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guignot</w:t>
+                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouttier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Baril</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Salvetti</w:t>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pignon</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 66 (4), pp.1004-1011. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (12), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660541v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6430,51 +6430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehay Sabrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,51 +6662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horse: An Unexpected Animal Model for (Unexpected) Neuroendocrinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical pinealectomy in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,51 +6910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,51 +7067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq jours à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7298,51 +7298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S. Ghenim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophal Cheat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.11.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVSN6KJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rubira Gerez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7061945" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalivoix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1544-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPQ2WM45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hirche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kolios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;nerbein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350612468962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bagnolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01939.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8MKPGBP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064881" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.04.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Smith" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morrissey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-0554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S. Ghenim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophal Cheat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.11.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVSN6KJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rubira Gerez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7061945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129729v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalivoix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1544-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPQ2WM45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hirche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kolios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;nerbein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350612468962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bagnolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01939.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8MKPGBP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064881" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Smith" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morrissey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-0554" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthelot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.04.050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>