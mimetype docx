--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -353,637 +353,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement d’un comité d’éthique en expérimentation animale</w:t>
+                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042715v1</w:t>
+                <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement d’un comité d’éthique en expérimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.45-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273345v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between β-endorphin and kisspeptin neurons of the ewe arcuate nucleus are modulated by photoperiod</w:t>
+                <w:t xml:space="preserve">Early castration in horses does not impact osteoarticular metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hellier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13242⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (23), pp.16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242316778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013883v1</w:t>
+                <w:t xml:space="preserve">hal-04312304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early castration in horses does not impact osteoarticular metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242316778⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312304v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interactions between β-endorphin and kisspeptin neurons of the ewe arcuate nucleus are modulated by photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barriere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.e13242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jne.13242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744960v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
               </w:r>
@@ -1097,554 +1097,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Françoise Chalmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Corinne Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.27-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165131v1</w:t>
+                <w:t xml:space="preserve">hal-04625635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
+                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478703v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a newborn lamb gut-loop model to evaluate new methods of enteric disease control and reduce experimental animal use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Baillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (9), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vetsci8090170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chalmet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Clémot</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625635v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of thyroid hormone in seasonal breeding has a restricted transcriptional signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,756 +2160,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des apports originaux sur l’« effet mâle », une technique agro-écologique de maîtrise de la reproduction des brebis et des chèvres, fruits d’une longue collaboration scientifique</w:t>
+                <w:t xml:space="preserve">The two populations of kisspeptin neurons are involved in the ram induced LH pulsatile secretion and LH surge in anestrous ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Khaldi</w:t>
+                <w:t xml:space="preserve">Myriam S. Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lassoued</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+                <w:t xml:space="preserve">Stéphanie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (11), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2017-00429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626132v1</w:t>
+                <w:t xml:space="preserve">hal-01602283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two populations of kisspeptin neurons are involved in the ram induced LH pulsatile secretion and LH surge in anestrous ewes</w:t>
+                <w:t xml:space="preserve">Des apports originaux sur l’« effet mâle », une technique agro-écologique de maîtrise de la reproduction des brebis et des chèvres, fruits d’une longue collaboration scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Martinet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.427-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602283v1</w:t>
+                <w:t xml:space="preserve">hal-02626132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures in the mare on heart rate, respiratory rate, facial expression changes and salivary cortisol as pain scoring</w:t>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo de Diego-Martin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.05.040⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512081v1</w:t>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mycotoxins deoxynivalenol and nivalenol show in vivo synergism on jejunum enterocytes apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophal Cheat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vilariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycotoxins deoxynivalenol and nivalenol show in vivo synergism on jejunum enterocytes apoptosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures in the mare on heart rate, respiratory rate, facial expression changes and salivary cortisol as pain scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rodrigo de Diego-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Vilariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.11.019⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (7), pp.1757-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465164v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,238 +2967,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nivalenol has a greater impact than deoxynivalenol on pig jejunum mucosa in vitro on explants and in vivo on intestinal loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophal Cheat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fauré</w:t>
+                <w:t xml:space="preserve">Juliana Rubira Gerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.1945-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins7061945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635722v1</w:t>
+                <w:t xml:space="preserve">hal-01429372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
@@ -3217,169 +3222,164 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivalenol has a greater impact than deoxynivalenol on pig jejunum mucosa in vitro on explants and in vivo on intestinal loops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01429372v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma aids the survival and cervical transit of epididymal ram spermatozoa</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3525,77 +3525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.1-17. </w:t>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oujagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3914,64 +3914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short oestrous cycles in sheep during anoestrus involve defects in progesterone biosynthesis and luteal neovascularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Mary Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Scaramuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4012,441 +4012,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol as a new factor in the persistence of intestinal inflammatory diseases: An emerging hypothesis through possible modulation of Th17-mediated response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberta Abrami</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (12), pp.7591-7602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129705v1</w:t>
+                <w:t xml:space="preserve">hal-01129783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Photoperiodic variations of the polysialylated form of neural cell adhesion molecule within the hypothalamus and related reproductive output in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chalivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96 (12), pp.7591-7602. </w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 352 (2), pp.387-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00441-012-1544-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129783v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiodic variations of the polysialylated form of neural cell adhesion molecule within the hypothalamus and related reproductive output in the ewe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deoxynivalenol as a new factor in the persistence of intestinal inflammatory diseases: An emerging hypothesis through possible modulation of Th17-mediated response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Patricia Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-012-1544-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129729v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study to evaluate the fluobeam 800 imaging system for fluorescence-guided lymphatic imaging and sentinel node biopsy</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hünerbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,377 +4949,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of a porcine model to study human amebiasis.</w:t>
+                <w:t xml:space="preserve">In vivo imaging of ram spermatozoa in the ewe genital tract using fibered confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+                <w:t xml:space="preserve">G. Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Berthon</w:t>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">J.-L. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.633-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129611v1</w:t>
+                <w:t xml:space="preserve">hal-00776193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of ram spermatozoa in the ewe genital tract using fibered confocal microscopy</w:t>
+                <w:t xml:space="preserve">Towards the establishment of a porcine model to study human amebiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baril</w:t>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Dacheux</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.633-635. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776193v1</w:t>
+                <w:t xml:space="preserve">hal-01129611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod on kisspeptin neuronal populations of the ewe diencephalon in connection with reproductive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chalivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.110-118. </w:t>
@@ -5369,64 +5369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,537 +5497,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of lipid rafts induces gonadotropin release in ovine pituitary and LbetaT2 gonadotroph cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (5), pp.417-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660736v1</w:t>
+                <w:t xml:space="preserve">hal-02654560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disruption of lipid rafts induces gonadotropin release in ovine pituitary and LbetaT2 gonadotroph cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654560v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin Synchronizes Preovulatory Surges in Cyclical Ewes and Causes Ovulation in Seasonally Acyclic Ewes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of OPS vitrified pig blastocysts: Effects of size of the collected blastocysts, cryoprotectant concentration used for vitrification and number of blastocysts transferred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">Françoise Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Saïd</w:t>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morrissey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Martinat-Botte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2007-0554⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (2), pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157391v1</w:t>
+                <w:t xml:space="preserve">hal-02657153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of OPS vitrified pig blastocysts: Effects of size of the collected blastocysts, cryoprotectant concentration used for vitrification and number of blastocysts transferred</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Berthelot</w:t>
+                <w:t xml:space="preserve">Kisspeptin Synchronizes Preovulatory Surges in Cyclical Ewes and Causes Ovulation in Seasonally Acyclic Ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">J.T Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+                <w:t xml:space="preserve">S. Ben Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Martinat-Botte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 68 (2), pp.178-185. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (11), pp.5258-5267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.04.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2007-0554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657153v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi coelioscopique des corps jaunes cycliques chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,328 +6385,328 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
+                <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Dehay Sabrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
+              <w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448910v1</w:t>
+                <w:t xml:space="preserve">hal-04278101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t>
+              <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t>
+              <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278101v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horse: An Unexpected Animal Model for (Unexpected) Neuroendocrinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical pinealectomy in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,51 +6910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,64 +7054,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq jours à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7298,51 +7298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S. Ghenim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophal Cheat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.11.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVSN6KJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rubira Gerez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7061945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129729v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalivoix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1544-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPQ2WM45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hirche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kolios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;nerbein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350612468962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bagnolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01939.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8MKPGBP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064881" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Smith" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morrissey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-0554" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthelot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.04.050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S. Ghenim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00429" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophal Cheat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.11.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVSN6KJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rubira Gerez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7061945" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalivoix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1544-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPQ2WM45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hirche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kolios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;nerbein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350612468962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bagnolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01939.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8MKPGBP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064881" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.04.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Smith" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morrissey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-0554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>