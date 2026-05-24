--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -353,239 +353,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
+                <w:t xml:space="preserve">Fonctionnement d’un comité d’éthique en expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.45-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273345v1</w:t>
+                <w:t xml:space="preserve">hal-05042715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement d’un comité d’éthique en expérimentation animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.45-47. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042715v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early castration in horses does not impact osteoarticular metabolism</w:t>
               </w:r>
@@ -623,51 +623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razan Elkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (23), pp.16778. </w:t>
@@ -705,51 +705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,51 +878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1097,554 +1097,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chalmet</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Clémot</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625635v1</w:t>
+                <w:t xml:space="preserve">hal-03165131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165131v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a newborn lamb gut-loop model to evaluate new methods of enteric disease control and reduce experimental animal use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Baillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (9), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vetsci8090170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Françoise Chalmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.27-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478703v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of thyroid hormone in seasonal breeding has a restricted transcriptional signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,730 +2160,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two populations of kisspeptin neurons are involved in the ram induced LH pulsatile secretion and LH surge in anestrous ewes</w:t>
+                <w:t xml:space="preserve">Des apports originaux sur l’« effet mâle », une technique agro-écologique de maîtrise de la reproduction des brebis et des chèvres, fruits d’une longue collaboration scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Martinet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.427-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602283v1</w:t>
+                <w:t xml:space="preserve">hal-02626132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des apports originaux sur l’« effet mâle », une technique agro-écologique de maîtrise de la reproduction des brebis et des chèvres, fruits d’une longue collaboration scientifique</w:t>
+                <w:t xml:space="preserve">The two populations of kisspeptin neurons are involved in the ram induced LH pulsatile secretion and LH surge in anestrous ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Khaldi</w:t>
+                <w:t xml:space="preserve">Myriam S. Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lassoued</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+                <w:t xml:space="preserve">Stéphanie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (11), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2017-00429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626132v1</w:t>
+                <w:t xml:space="preserve">hal-01602283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures in the mare on heart rate, respiratory rate, facial expression changes and salivary cortisol as pain scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rodrigo de Diego-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (7), pp.1757-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01512081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycotoxins deoxynivalenol and nivalenol show in vivo synergism on jejunum enterocytes apoptosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Vilariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.11.019⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465164v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures in the mare on heart rate, respiratory rate, facial expression changes and salivary cortisol as pain scoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mycotoxins deoxynivalenol and nivalenol show in vivo synergism on jejunum enterocytes apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophal Cheat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo de Diego-Martin</w:t>
+                <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Douet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Maria Vilariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.05.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,419 +2967,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivalenol has a greater impact than deoxynivalenol on pig jejunum mucosa in vitro on explants and in vivo on intestinal loops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Rubira Gerez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429372v1</w:t>
+                <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nivalenol has a greater impact than deoxynivalenol on pig jejunum mucosa in vitro on explants and in vivo on intestinal loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophal Cheat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+                <w:t xml:space="preserve">Juliana Rubira Gerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fauré</w:t>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.1945-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins7061945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636267v1</w:t>
+                <w:t xml:space="preserve">hal-01429372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635722v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma aids the survival and cervical transit of epididymal ram spermatozoa</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3525,77 +3525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.1-17. </w:t>
@@ -3914,64 +3914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short oestrous cycles in sheep during anoestrus involve defects in progesterone biosynthesis and luteal neovascularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Mary Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Scaramuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,90 +4018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chalivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hünerbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,295 +4949,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of ram spermatozoa in the ewe genital tract using fibered confocal microscopy</w:t>
+                <w:t xml:space="preserve">Towards the establishment of a porcine model to study human amebiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baril</w:t>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Dacheux</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.633-635. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776193v1</w:t>
+                <w:t xml:space="preserve">hal-01129611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of a porcine model to study human amebiasis.</w:t>
+                <w:t xml:space="preserve">In vivo imaging of ram spermatozoa in the ewe genital tract using fibered confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+                <w:t xml:space="preserve">G. Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Berthon</w:t>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">J.-L. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.633-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129611v1</w:t>
+                <w:t xml:space="preserve">hal-00776193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod on kisspeptin neuronal populations of the ewe diencephalon in connection with reproductive function</w:t>
               </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5369,64 +5369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,243 +5497,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Disruption of lipid rafts induces gonadotropin release in ovine pituitary and LbetaT2 gonadotroph cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654560v1</w:t>
+                <w:t xml:space="preserve">hal-02660736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of lipid rafts induces gonadotropin release in ovine pituitary and LbetaT2 gonadotroph cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (5), pp.417-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660736v1</w:t>
+                <w:t xml:space="preserve">hal-02654560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of OPS vitrified pig blastocysts: Effects of size of the collected blastocysts, cryoprotectant concentration used for vitrification and number of blastocysts transferred</w:t>
               </w:r>
@@ -5745,51 +5745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi coelioscopique des corps jaunes cycliques chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,328 +6385,328 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
+                <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehay Sabrina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t>
+              <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t>
+              <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278101v1</w:t>
+                <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehay Sabrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
+              <w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448910v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horse: An Unexpected Animal Model for (Unexpected) Neuroendocrinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical pinealectomy in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,51 +6910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,64 +7054,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq jours à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7298,51 +7298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S. Ghenim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00429" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophal Cheat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.11.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVSN6KJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rubira Gerez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7061945" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalivoix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1544-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPQ2WM45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hirche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kolios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;nerbein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350612468962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bagnolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01939.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8MKPGBP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064881" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.04.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Smith" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morrissey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-0554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S. Ghenim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophal Cheat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.11.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVSN6KJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rubira Gerez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7061945" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalivoix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1544-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPQ2WM45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hirche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kolios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;nerbein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350612468962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bagnolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01939.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8MKPGBP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064881" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.04.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Smith" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morrissey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-0554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>