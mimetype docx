--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+                <w:t xml:space="preserve">Clement Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">Russell Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596969v1</w:t>
+                <w:t xml:space="preserve">hal-04597222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Bowler</w:t>
+                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597222v1</w:t>
+                <w:t xml:space="preserve">hal-04596969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>