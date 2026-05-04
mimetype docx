--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,888 +66,888 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t>
+                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maximilian Stingl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Julie Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Ebbels</w:t>
+                <w:t xml:space="preserve">Agnès Emans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306419v1</w:t>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">hal-03344682v1</w:t>
+                <w:t xml:space="preserve">hal-05181742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Emans</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ebbels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181742v1</w:t>
+                <w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -965,51 +965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico prediction of metabolic profiles for improved biomarker discovery and metabolic phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Institut National Polytechnique de Toulouse - INPT, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023INPT0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1068,103 +1068,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
@@ -1225,103 +1225,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>