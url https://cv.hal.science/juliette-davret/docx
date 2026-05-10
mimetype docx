--- v0 (2026-04-08)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Davret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral Researcher on the ERC-Advanced Grant Data Stories Project at the Social Sciences Institute of Maynooth University, IRELAND</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliette-davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-7778-6595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Davret is a Ph.D. in geography. She obtained her degree in March 2023 at Nantes University (France). She is currently postdoctoral researcher at Maynooth University within the ERC funded Data Stories project.She is social scientist by formation with great value in interdisciplinary research. Her work is at the intersection of a variety of fields, including social geography, critical data studies, digital geography and science and technology studies. Her research focuses on the analysis of power relations by studying data life, in particular to reveal inequalities through qualitative methods that she applies to territorial governance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My CV and updated publication list are available: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://juliettedavret.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Counting Homelessness: The Case of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing Policy Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10511482.2025.2599125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking map authority in marine spatial planning: a stakeholder perspective on map making and map use in ocean governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.104631. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2026.104631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05561627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage theory, data systems and data ecosystems: The data assemblages of the Irish planning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251352822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mobilities: rethinking the movement and circulation of digital data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1002-1020. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450101.2025.2481309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie critique et interactive: Lever les biais avec CartABl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of a data ecosystem: The digitalisation of planning development and control in Ireland, 2000–2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Geography and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100124. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diggeo.2025.100124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal organisation and practices of planning work: The temporalities of digital infrastructure, the digital infrastructuring of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.180-204. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SO2025-002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn in planning and the production of ‘good enough’ planning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2025.2599869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do stakeholders engage with critical cartography in planning? Analysis of a decision-making process in marine governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.104083. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling data for Marine Spatial Planning: A review of maritime plans in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Geographic Information Science &amp; environmental measures, Vol. 12 - Sciences de l’information géographique & mesures environnementales, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.13496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing maritime maps: revealing map-making choices through fishing and recreational boating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atlas Bleu. Cartographic Journal of Oceans and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35109/atlasbleu-fr.10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie immergée de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12suu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn of marine planning: a global analysis of ocean geoportals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Toonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.2283081. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908X.2023.2283081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative pathways and defamiliarization : using speculative fiction for reflection and creative collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Galley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of research creation and arts based methods in studying housing, planning and the built environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Davret; Oliver Dawkins; Carla Maria Kayanan; Rob Kitchin, Sep 2025, Maynooth (IRL), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genealogy of the digitalisation of a planning data ecosystem and its associated data mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Futures: The territorial politics of digitalisation-as-urbanisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin, Sep 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking datafied movements: A critical comparison of direct action and lobbying as data activism in an urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des données : Repenser le mouvement et la circulation des données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-Magis, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mobilities: rethinking the movement and circulation of digital data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synergy between artistic practices and academia in shaping the built environment: towards research-creation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data debates in housing and planning: The data politics of facts and counter facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitalisation of the Irish planning system: Development, fragmentations and frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Data Politics of Housing and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Stories, Sep 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access data, data capitalism and urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Galley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Power 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven planning: a review of IT systems and the challenges to Ireland’s digital turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn of marine planning: A global analysis of ocean geoportals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Governance Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGU, Aug 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of direct action and lobbying as data activism: the case of housing and planning in Dublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Somers Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine O'Donoghue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Data Politics of Housing and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Stories, Sep 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of citizens in the urban planning process: Power and inequality through the analysis of data flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synergy between artistic practices and academia in shaping the built environment: towards research-creation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Geographers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mobilities: Rethinking the movement and circulation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham, Jun 2024, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Planning Data in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of Radical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting matters, but how we count matters too: Considering the spatial and data politics of homelessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seamful Political Geographies of Indexical Data in the Irish Planning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access data, data capitalism and urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Data Politics of Housing and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Stories, Sep 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the resilience of Dublin’s housing data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Irish Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Good enough data?’ Charting the housing ecosystem for Dublin, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Housing Affordability in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University, Apr 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social housing data and contested data narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Borges Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Irish Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie immergée de l'information géographique : Analyse critique à travers le cas de la planification spatiale maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval; GDR Magis, Jun 2023, Quebec City, Province of Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Irish housing data ecosystem and building an open knowledge hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Borges Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Irish Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the map : critical planning perspective on map making and map use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.U.D (Marine Urban Development : Planning traditions and transitions on land an at sea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationships between data portals and marine spatial planning : a critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Raseborg, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location opportunities in the vicinity of the Grand Port Maritime: protocol for qualitative and territorial analysis of potential sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Microalgae Consortium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mer XXL, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractured data infrastructures: Socio-material frictions in the digitalisation of Irish planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Reimers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Reimers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regula Valérie Burri, Hanna Göbel, Inga Reimers (eds). Grounding Digitalization: Cultural Perspectives on Materialities, Technologies and Spaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83 (1), Transcript, 2026, Digitale Gesellschaft, 978-3-8376-8038-6. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839457887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data flows in the Irish planning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maynooth University Social Sciences Institute; CCMA Housing, Building and Land Use Committee's Planning Data Working Group. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de restitution : Série d’ateliers participatifs sur le rôle de la cartographie dans la planification spatiale maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Nantes Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du grand public à la planification spatiale marine en France : analyse de la participation et des contributions en ligne et recommandations de simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Petrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Davret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral Researcher on the ERC-Advanced Grant Data Stories Project at the Social Sciences Institute of Maynooth University, IRELAND</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliette-davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-7778-6595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Davret is a Ph.D. in geography. She obtained her degree in March 2023 at Nantes University (France). She is currently postdoctoral researcher at Maynooth University within the ERC funded Data Stories project.She is social scientist by formation with great value in interdisciplinary research. Her work is at the intersection of a variety of fields, including social geography, critical data studies, digital geography and science and technology studies. Her research focuses on the analysis of power relations by studying data life, in particular to reveal inequalities through qualitative methods that she applies to territorial governance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My CV and updated publication list are available: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://juliettedavret.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Counting Homelessness: The Case of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing Policy Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10511482.2025.2599125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking map authority in marine spatial planning: a stakeholder perspective on map making and map use in ocean governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.104631. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2026.104631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05561627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage theory, data systems and data ecosystems: The data assemblages of the Irish planning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251352822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mobilities: rethinking the movement and circulation of digital data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1002-1020. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450101.2025.2481309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie critique et interactive: Lever les biais avec CartABl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of a data ecosystem: The digitalisation of planning development and control in Ireland, 2000–2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Geography and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100124. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diggeo.2025.100124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal organisation and practices of planning work: The temporalities of digital infrastructure, the digital infrastructuring of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.180-204. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SO2025-002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn in planning and the production of ‘good enough’ planning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2025.2599869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do stakeholders engage with critical cartography in planning? Analysis of a decision-making process in marine governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.104083. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling data for Marine Spatial Planning: A review of maritime plans in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Geographic Information Science &amp; environmental measures, Vol. 12 - Sciences de l’information géographique & mesures environnementales, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.13496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing maritime maps: revealing map-making choices through fishing and recreational boating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atlas Bleu. Cartographic Journal of Oceans and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35109/atlasbleu-fr.10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie immergée de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12suu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn of marine planning: a global analysis of ocean geoportals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Toonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.2283081. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908X.2023.2283081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative pathways and defamiliarization : using speculative fiction for reflection and creative collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Galley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of research creation and arts based methods in studying housing, planning and the built environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Davret; Oliver Dawkins; Carla Maria Kayanan; Rob Kitchin, Sep 2025, Maynooth (IRL), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genealogy of the digitalisation of a planning data ecosystem and its associated data mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Futures: The territorial politics of digitalisation-as-urbanisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin, Sep 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking datafied movements: A critical comparison of direct action and lobbying as data activism in an urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des données : Repenser le mouvement et la circulation des données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-Magis, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mobilities: rethinking the movement and circulation of digital data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synergy between artistic practices and academia in shaping the built environment: towards research-creation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data debates in housing and planning: The data politics of facts and counter facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitalisation of the Irish planning system: Development, fragmentations and frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Data Politics of Housing and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Stories, Sep 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access data, data capitalism and urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Galley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Power 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of citizens in the urban planning process: Power and inequality through the analysis of data flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven planning: a review of IT systems and the challenges to Ireland’s digital turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn of marine planning: A global analysis of ocean geoportals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Governance Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGU, Aug 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of direct action and lobbying as data activism: the case of housing and planning in Dublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Somers Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine O'Donoghue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Data Politics of Housing and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Stories, Sep 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synergy between artistic practices and academia in shaping the built environment: towards research-creation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Geographers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mobilities: Rethinking the movement and circulation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham, Jun 2024, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Planning Data in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of Radical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting matters, but how we count matters too: Considering the spatial and data politics of homelessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seamful Political Geographies of Indexical Data in the Irish Planning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access data, data capitalism and urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Data Politics of Housing and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Stories, Sep 2024, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Good enough data?’ Charting the housing ecosystem for Dublin, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Housing Affordability in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University, Apr 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the resilience of Dublin’s housing data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Irish Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social housing data and contested data narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Borges Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Irish Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie immergée de l'information géographique : Analyse critique à travers le cas de la planification spatiale maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval; GDR Magis, Jun 2023, Quebec City, Province of Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Irish housing data ecosystem and building an open knowledge hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Borges Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Irish Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the map : critical planning perspective on map making and map use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.U.D (Marine Urban Development : Planning traditions and transitions on land an at sea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationships between data portals and marine spatial planning : a critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Raseborg, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location opportunities in the vicinity of the Grand Port Maritime: protocol for qualitative and territorial analysis of potential sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Microalgae Consortium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mer XXL, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractured data infrastructures: Socio-material frictions in the digitalisation of Irish planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Reimers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Reimers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regula Valérie Burri, Hanna Göbel, Inga Reimers (eds). Grounding Digitalization: Cultural Perspectives on Materialities, Technologies and Spaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83 (1), Transcript, 2026, Digitale Gesellschaft, 978-3-8376-8038-6. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839457887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data flows in the Irish planning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Kayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Kitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maynooth University Social Sciences Institute; CCMA Housing, Building and Land Use Committee's Planning Data Working Group. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de restitution : Série d’ateliers participatifs sur le rôle de la cartographie dans la planification spatiale maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Nantes Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du grand public à la planification spatiale marine en France : analyse de la participation et des contributions en ligne et recommandations de simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Petrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF030E6E"/>
+    <w:nsid w:val="8F950C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-davret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7778-6595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliettedavret.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10511482.2025.2599125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2026.104631" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Kitchin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kayanan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mutter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251352822" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Kayanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2025.2481309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2025.100124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SO2025-002008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2025.2599869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563075v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.13496" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Toonen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2023.2283081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Galley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hynes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Somers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Somers Donnelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine O'Donoghue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dawkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Day" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Borges Dias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna G&#246;bel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Reimers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839457887" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petrovitch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-davret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7778-6595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliettedavret.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10511482.2025.2599125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2026.104631" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Kitchin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kayanan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mutter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251352822" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Kayanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2025.2481309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2025.100124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SO2025-002008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2025.2599869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563075v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.13496" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Toonen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2023.2283081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Galley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hynes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Somers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Somers Donnelly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine O'Donoghue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Day" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dawkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Borges Dias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna G&#246;bel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Reimers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839457887" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petrovitch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>