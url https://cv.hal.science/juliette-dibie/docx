--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -4016,260 +4016,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the extraction of partial instances of N-Ary relations in textual data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lentschat</w:t>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN'OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313690v1</w:t>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Towards the extraction of partial instances of N-Ary relations in textual data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+              <w:t xml:space="preserve">IN'OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t>
               </w:r>
@@ -4819,269 +4819,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
+                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meftah Sara</w:t>
+                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Newcastle upon Tyne, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555856v1</w:t>
+                <w:t xml:space="preserve">hal-01652924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meftah Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent J. Henry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.251-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652924v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
@@ -5827,151 +5827,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01410515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des unités de mesure dans les textes scientifiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Spain. pp.171-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01184559v1</w:t>
+                <w:t xml:space="preserve">hal-01233295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Evolution for Experimental Data in Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6003,193 +6012,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom. pp.393-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24129-6_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des unités de mesure dans les textes scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.404-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233295v1</w:t>
+                <w:t xml:space="preserve">lirmm-01184559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool based on microbial safety prediction for a better dimensioning of modified atmosphere packaging</w:t>
               </w:r>
@@ -6294,230 +6294,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data annotation guided by an ontology for decision support: @Web project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et outils pour l'Open Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792886v1</w:t>
+                <w:t xml:space="preserve">lirmm-01092173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental data annotation guided by an ontology for decision support: @Web project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t>
+              <w:t xml:space="preserve">Méthodes et outils pour l'Open Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01092173v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
               </w:r>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMF 2013 - 8th International Conference on Predictive Modelling in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. 292 p</w:t>
@@ -7797,489 +7797,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khefifi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.511-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Crete, Greece. pp.662-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25106-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00611935v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00616241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
+                <w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.581-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00611935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616241v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Large-Size Ontology Alignment by Mapping Groups of Concepts</w:t>
               </w:r>
@@ -9192,51 +9192,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
+                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9254,97 +9254,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, NA, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123207v1</w:t>
+                <w:t xml:space="preserve">hal-01123246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
+                <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9362,73 +9362,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123246v1</w:t>
+                <w:t xml:space="preserve">hal-01123207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
               </w:r>
@@ -10332,230 +10332,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de graphes conceptuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Houhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Extraction et Gestion des Connaissances, EGC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123206v1</w:t>
+                <w:t xml:space="preserve">hal-01123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Houhou</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t>
+              <w:t xml:space="preserve">4. Journées Extraction et Gestion des Connaissances, EGC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123289v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of conceptual graphs</w:t>
               </w:r>
@@ -12193,103 +12193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Alignment Using Web Linked Ontologies as Background Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 665, Springer, pp.207-227, 2017, Studies in Computational Intelligence, 978-3-319-45762-8. </w:t>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13565,51 +13565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03767727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-societe-et-numerique-p.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charnay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01384615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03767727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-societe-et-numerique-p.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charnay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01384615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>