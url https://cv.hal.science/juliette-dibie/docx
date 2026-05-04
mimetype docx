--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1169,316 +1169,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment représenter et découvrir des liens d’identité contextuelle dans une base de connaissances : Application à des données expérimentales en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.345-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.32.345-372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693770v1</w:t>
+                <w:t xml:space="preserve">hal-01962007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter et découvrir des liens d’identité contextuelle dans une base de connaissances : Application à des données expérimentales en sciences du vivant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962007v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-OPT: A software for supporting decision-making in the field of modified atmosphere packaging of fresh non respiring foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4016,260 +4016,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Towards the extraction of partial instances of N-Ary relations in textual data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+              <w:t xml:space="preserve">IN'OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+                <w:t xml:space="preserve">hal-03313690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the extraction of partial instances of N-Ary relations in textual data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lentschat</w:t>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN'OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313690v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t>
               </w:r>
@@ -4465,286 +4465,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cheese symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923649v1</w:t>
+                <w:t xml:space="preserve">hal-02791530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cheese symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791530v1</w:t>
+                <w:t xml:space="preserve">hal-01923649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PO2 VocabularyManager - A Collaborative Tool to Assist Users in Building a PO2 Domain Ontology Linked with Existing Resources</w:t>
               </w:r>
@@ -4819,394 +4819,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent J. Henry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652924v1</w:t>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meftah Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.251-258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t>
               </w:r>
@@ -5608,64 +5608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Gottingen, Germany. pp.155-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5827,399 +5827,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01410515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology Evolution for Experimental Data in Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom. pp.393-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24129-6_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233295v1</w:t>
+                <w:t xml:space="preserve">lirmm-01224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Evolution for Experimental Data in Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+                <w:t xml:space="preserve">Identification des unités de mesure dans les textes scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.404-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01224081v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01184559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des unités de mesure dans les textes scientifiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Spain. pp.171-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01184559v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool based on microbial safety prediction for a better dimensioning of modified atmosphere packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,230 +6294,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental data annotation guided by an ontology for decision support: @Web project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t>
+              <w:t xml:space="preserve">Méthodes et outils pour l'Open Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01092173v1</w:t>
+                <w:t xml:space="preserve">hal-02792886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data annotation guided by an ontology for decision support: @Web project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et outils pour l'Open Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792886v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01092173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
               </w:r>
@@ -6622,252 +6622,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract unit of measure in scientific documents?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+                <w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00903771v1</w:t>
+                <w:t xml:space="preserve">hal-01123235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+                <w:t xml:space="preserve">How to extract unit of measure in scientific documents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.454-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004666302490256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123235v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00903771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic loading of a microbial risk in food database thanks to an ontology in the context of linked data</w:t>
               </w:r>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMF 2013 - 8th International Conference on Predictive Modelling in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. 292 p</w:t>
@@ -7188,269 +7188,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dervaux</w:t>
+                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie L. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190216v1</w:t>
+                <w:t xml:space="preserve">hal-01004442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
+                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie L. Soler</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004442v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food science and knowledge engineering: a challenging encounter</w:t>
               </w:r>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7797,489 +7797,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.581-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616241v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00611935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abir Saïd</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.511-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00611935v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Khefifi</w:t>
+                <w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Crete, Greece. pp.662-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25106-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00616241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Large-Size Ontology Alignment by Mapping Groups of Concepts</w:t>
               </w:r>
@@ -8458,247 +8458,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00538966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t>
+              <w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123208v1</w:t>
+                <w:t xml:space="preserve">hal-01123265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123265v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy annotation of web data tables driven by a domain ontology</w:t>
               </w:r>
@@ -9192,51 +9192,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
+                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9254,73 +9254,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123246v1</w:t>
+                <w:t xml:space="preserve">hal-01197554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
               </w:r>
@@ -9408,51 +9408,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
+                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9470,73 +9470,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197554v1</w:t>
+                <w:t xml:space="preserve">hal-01123246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
               </w:r>
@@ -10332,230 +10332,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Houhou</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t>
+              <w:t xml:space="preserve">4. Journées Extraction et Gestion des Connaissances, EGC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123289v1</w:t>
+                <w:t xml:space="preserve">hal-01123206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de graphes conceptuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Houhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Extraction et Gestion des Connaissances, EGC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123206v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of conceptual graphs</w:t>
               </w:r>
@@ -11027,51 +11027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management, EKAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
@@ -11100,103 +11100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
@@ -12193,51 +12193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Alignment Using Web Linked Ontologies as Background Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12245,51 +12245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 665, Springer, pp.207-227, 2017, Studies in Computational Intelligence, 978-3-319-45762-8. </w:t>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13565,51 +13565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03767727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-societe-et-numerique-p.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charnay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01384615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03767727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-societe-et-numerique-p.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charnay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01384615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>