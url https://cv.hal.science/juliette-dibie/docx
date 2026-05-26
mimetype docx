--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1169,316 +1169,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter et découvrir des liens d’identité contextuelle dans une base de connaissances : Application à des données expérimentales en sciences du vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Raad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962007v1</w:t>
+                <w:t xml:space="preserve">hal-04693770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Comment représenter et découvrir des liens d’identité contextuelle dans une base de connaissances : Application à des données expérimentales en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.345-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.32.345-372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693770v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-OPT: A software for supporting decision-making in the field of modified atmosphere packaging of fresh non respiring foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,269 +1679,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte et extraction d'arguments de relations n-aires corrélés dans les textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+                <w:t xml:space="preserve">A decision support system for eco-efficient biorefinery process comparison using a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.351-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357720v1</w:t>
+                <w:t xml:space="preserve">lirmm-01346685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system for eco-efficient biorefinery process comparison using a semantic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+                <w:t xml:space="preserve">Découverte et extraction d'arguments de relations n-aires corrélés dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Fouille de Données Complexes, RNTI-E-31, pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01346685v1</w:t>
+                <w:t xml:space="preserve">hal-01357720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t>
               </w:r>
@@ -4465,286 +4465,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cheese symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791530v1</w:t>
+                <w:t xml:space="preserve">hal-01923649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cheese symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923649v1</w:t>
+                <w:t xml:space="preserve">hal-02791530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PO2 VocabularyManager - A Collaborative Tool to Assist Users in Building a PO2 Domain Ontology Linked with Existing Resources</w:t>
               </w:r>
@@ -4819,394 +4819,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
+                <w:t xml:space="preserve">Meftah Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedis Dridi</w:t>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.251-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+                <w:t xml:space="preserve">hal-01555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
+                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meftah Sara</w:t>
+                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Newcastle upon Tyne, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555856v1</w:t>
+                <w:t xml:space="preserve">hal-01652924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent J. Henry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652924v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t>
               </w:r>
@@ -5433,343 +5433,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
+              <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gottingen, Germany. pp.155-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357749v1</w:t>
+                <w:t xml:space="preserve">hal-01418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Gottingen, Germany. pp.155-165, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.163-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418097v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support system using multi-source scientific data, an ontological approach and soft computing - application to eco-efficient biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,51 +6175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool based on microbial safety prediction for a better dimensioning of modified atmosphere packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Bellosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,252 +6622,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+                <w:t xml:space="preserve">How to extract unit of measure in scientific documents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.454-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004666302490256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123235v1</w:t>
+                <w:t xml:space="preserve">lirmm-00903771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract unit of measure in scientific documents?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+                <w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004666302490256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00903771v1</w:t>
+                <w:t xml:space="preserve">hal-01123235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic loading of a microbial risk in food database thanks to an ontology in the context of linked data</w:t>
               </w:r>
@@ -7188,269 +7188,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
+                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie L. Soler</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004442v1</w:t>
+                <w:t xml:space="preserve">hal-01190216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dervaux</w:t>
+                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie L. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190216v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food science and knowledge engineering: a challenging encounter</w:t>
               </w:r>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8458,247 +8458,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00538966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123265v1</w:t>
+                <w:t xml:space="preserve">hal-01123208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t>
+              <w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123208v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy annotation of web data tables driven by a domain ontology</w:t>
               </w:r>
@@ -9192,51 +9192,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
+                <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9254,97 +9254,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197554v1</w:t>
+                <w:t xml:space="preserve">hal-01123207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
+                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9362,97 +9362,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, NA, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123207v1</w:t>
+                <w:t xml:space="preserve">hal-01123246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
+                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -9470,73 +9470,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123246v1</w:t>
+                <w:t xml:space="preserve">hal-01197554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
               </w:r>
@@ -11027,51 +11027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management, EKAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
@@ -11100,103 +11100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
@@ -13565,51 +13565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03767727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-societe-et-numerique-p.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charnay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01384615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03767727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-societe-et-numerique-p.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charnay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01384615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>