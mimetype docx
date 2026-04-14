--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -66,1272 +66,1341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habet hoc uitium omnis ambitio : non respicit&amp;quot; (Sénèque, Lettres à Lucilius) : Penser l'ambition dans la philosophie hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seneca, De otio chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucius Annaeus Seneca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.143-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2785-2849/3007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13133/2785-2849/3007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05022907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devoir social, liberté et fama : le suicide dans les Lettres à Lucilius de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Philosophie latine, 22, pp.123-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.6188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosant.6188⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03483984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Armisen-Marchetti, Seneca saepe noster. Articles de Mireille Armisen-Marchetti sur l’œuvre de Sénèque (1981-2013) réunis en son honneur par J.-P. Aygon, J.-Chr., Courtil, et F. Ripoll, Scripta Antiqua 138, Ausonius éditions, Bordeaux – 423 pages. Compte rendu paru dans Latomus 81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.658-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense des philosophes dans les Lettres à Lucilius de Sénèque : les lettres 73 et 91 comme exemples d’écriture entre les lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80 (2), pp.366-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/LAT.80.2.3289772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/LAT.80.2.3289772⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03146982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accepter la mort : une sagesse à concilier avec les devoirs de la vie en société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sublime, langage de la philosophie ? Quelques réflexions sur La tranquillité de l’âme et les Lettres à Lucilius de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sublime et sublimation dans l'imaginaire gréco-romain, 56, pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénèque : un art de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 295, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de J.-P. Aygon, Vt scaena sic uita. Mise en scène et dévoilement dans les oeuvres philosophiques et dans les tragédies de Sénèque, Paris, De Boccard, 2016. Paru dans Revue des études anciennes 119 (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir persuader : le développement des concours d'éloquence dans l'enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte, image et imagination : le développement de la rhétorique de l’évidence à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93, pp.269-279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.1513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.1513⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage de l’imagination : l’importance du regard intérieur dans l’œuvre philosophique de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92, pp.225-235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.256⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'arbre de la philosophie, de l'ancien stoïcisme à Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de A. Zangara, Voir l'histoire : théories anciennes du récit historique, IIe siècle avant J.-C. - IIe siècle après J.-C., Paris, Vrin, 2007. Paru dans Philosophie antique 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stoïcisme à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Les stoïciens. Le bon usage des passions de Sénèque à Michel Foucault, 461, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de G. Dahan et R. Goulet (ed.), Allégorie des poètes, allégorie des philosophes . Études sur la poétique et l'herméneutique de l'allégorie de l'Antiquité à la Renaissance, Vrin, 2005. Paru dans Revue des études augustiniennes et patristiques, 52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la philosophie à la rhétorique : la relation entre phantasia et enargeia dans le traité Du sublime et l'Institution oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Dire, démontrer, convaincre, 4, pp.61-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Naas (ed.), En deçà et au-delà de la ratio, Lille, 2004. Compte rendu paru dans BAGB 1, vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1341,245 +1410,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La personne dans la philosophie hellénistique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2017/2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Murgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêve et imagination dans la philosophie hellénistique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1589,404 +1658,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2200635184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le philosophe dans la cité. Sénèque et l'otium philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 13, 2021, Philosophie hellénistique et romaine, 978-2-503-59634-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénèque, La tranquillité de l'âme, suivi de La retraite, traduction, présentation et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Points, 2018, 978-2-7578-7043-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir la philosophie. Les représentations de la philosophie à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-251-32883-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Belles Lettres</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-2-251-32883-6</w:t>
+                <w:t xml:space="preserve">hal-03147134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sedley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.241, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1996,919 +2065,919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser la rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cléa Chakraverty, Fabrice Rousselot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moi, Président.e. Le livre qui vous donne les clefs de l'Élysée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équateurs, pp.45-68, 2022, 978-2-3828-4313-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Dialogues aux Lettres à Lucilius : dialogue et dialogisme dans l’œuvre philosophique de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Favreau-Linder, A.-M, Franchet d'Espèrey, S., Rehbinder, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue, dialogisme et polyphonie. Questions d’énonciation dans les textes rhétoriques et philosophiques de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.297-310, 2022, 978-2-35613-520-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphérie dans le stoïcisme romain : le moi et le monde, ou l'utilité sociale du sage selon Sénèque (De otio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessia Bonadeo, Alberto Canobbio, Elisa Romano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro e periferia nella letteratura di Roma imperiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pavia University Press, pp.63-75, 2022, 978-88-6952-140-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapientia, virtus, philosophia : quelques remarques sur les représentations de la sagesse dans l'oeuvre philosophique de Sénèque (enjeux, héritage, postérité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Anthonioz, Cécile Dogniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations et personnification de la sagesse dans l'Antiquité et au-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.281-303, 2021, 978-90-429-4439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image rhétorique a-t-elle la même force que la réalité ? Lectures croisées de Quintilien (Institutio oratoria VI) et de Shakespeare (Julius Caesar III, 2 : éloge funèbre de César par Marc Antoine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Klein &amp; R. Webb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Voir. Études sur l'enargeia de l'Antiquité à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.193-206, 2021, 978-2-7574-3366-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une retraite utile ! (Sénèque, De otio 3-4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Flamerie de Lachapelle, Judith Rohman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures latines. 45 textes de la littérature latine interprétés par des professeurs. En hommage à Sylvie Franchet d'Espèrey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-214, 2018, 978-2-35613-234-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique, compagne de la philosophie ? Le statut de la rhétorique dans la Correspondance de Fronton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rhétorique au miroir de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-234, 2015, 978-2-7116-2587-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthodoxie, hétérodoxie et dissidence : les rapports entre la philosophie et la pauvreté dans les allégories romaines impériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allégorie et symbole, voies de dissidence ?, dir. Anne Rolet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.147-163, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un discours évident ? Les rapports entre l'évidence et la clarté dans l'Institution oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chiron, Carlos Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noms du style dans l'Antiquité classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.233-252, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traité parénétique à la consolation philosophique : l'usage de l'imaginaire médical chez Sénèque et dans le stoïcisme impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de l'écriture, figures de la pensée dans la culture gréco-romaine, éd. F. Toulze-Morisset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-342, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enseignement libéral ? Les principes de la formation intellectuelle selon Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les savoirs dans les mondes hellénistique et romain, éd. Frédéric Le BLay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47-61, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imagination à l’illusion: quelques aspects de la phantasia chez Quintilien et dans la rhétorique impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni Università di Trieste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phantasia. Il pensiero per immagini degli antichi e dei moderni, éd. Lucio Cristante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.273-290, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2918,137 +2987,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière, éclat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.898-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3058,91 +3127,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge de l'éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3152,109 +3221,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique au service des humanités biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3401,51 +3470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05022907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2785-2849/3007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6188" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.2.3289772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.256" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wartelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03609550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wolff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05022907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2785-2849/3007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.2.3289772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wartelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03609550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wolff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>