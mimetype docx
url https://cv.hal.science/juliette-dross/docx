--- v1 (2026-04-14)
+++ v2 (2026-05-25)
@@ -127,1280 +127,1289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître, 2025-3, pp.1009-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CRA.2025.3.202529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seneca, De otio chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucius Annaeus Seneca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.143-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2785-2849/3007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13133/2785-2849/3007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05022907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devoir social, liberté et fama : le suicide dans les Lettres à Lucilius de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Philosophie latine, 22, pp.123-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.6188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosant.6188⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03483984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Armisen-Marchetti, Seneca saepe noster. Articles de Mireille Armisen-Marchetti sur l’œuvre de Sénèque (1981-2013) réunis en son honneur par J.-P. Aygon, J.-Chr., Courtil, et F. Ripoll, Scripta Antiqua 138, Ausonius éditions, Bordeaux – 423 pages. Compte rendu paru dans Latomus 81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.658-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense des philosophes dans les Lettres à Lucilius de Sénèque : les lettres 73 et 91 comme exemples d’écriture entre les lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80 (2), pp.366-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/LAT.80.2.3289772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/LAT.80.2.3289772⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03146982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accepter la mort : une sagesse à concilier avec les devoirs de la vie en société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sublime, langage de la philosophie ? Quelques réflexions sur La tranquillité de l’âme et les Lettres à Lucilius de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sublime et sublimation dans l'imaginaire gréco-romain, 56, pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénèque : un art de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 295, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de J.-P. Aygon, Vt scaena sic uita. Mise en scène et dévoilement dans les oeuvres philosophiques et dans les tragédies de Sénèque, Paris, De Boccard, 2016. Paru dans Revue des études anciennes 119 (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir persuader : le développement des concours d'éloquence dans l'enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte, image et imagination : le développement de la rhétorique de l’évidence à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93, pp.269-279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.1513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.1513⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage de l’imagination : l’importance du regard intérieur dans l’œuvre philosophique de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92, pp.225-235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.256⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'arbre de la philosophie, de l'ancien stoïcisme à Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de A. Zangara, Voir l'histoire : théories anciennes du récit historique, IIe siècle avant J.-C. - IIe siècle après J.-C., Paris, Vrin, 2007. Paru dans Philosophie antique 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stoïcisme à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Les stoïciens. Le bon usage des passions de Sénèque à Michel Foucault, 461, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de G. Dahan et R. Goulet (ed.), Allégorie des poètes, allégorie des philosophes . Études sur la poétique et l'herméneutique de l'allégorie de l'Antiquité à la Renaissance, Vrin, 2005. Paru dans Revue des études augustiniennes et patristiques, 52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la philosophie à la rhétorique : la relation entre phantasia et enargeia dans le traité Du sublime et l'Institution oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Dire, démontrer, convaincre, 4, pp.61-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Naas (ed.), En deçà et au-delà de la ratio, Lille, 2004. Compte rendu paru dans BAGB 1, vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1410,245 +1419,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La personne dans la philosophie hellénistique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2017/2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Murgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêve et imagination dans la philosophie hellénistique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1658,404 +1667,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2200635184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le philosophe dans la cité. Sénèque et l'otium philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 13, 2021, Philosophie hellénistique et romaine, 978-2-503-59634-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénèque, La tranquillité de l'âme, suivi de La retraite, traduction, présentation et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Points, 2018, 978-2-7578-7043-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir la philosophie. Les représentations de la philosophie à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-251-32883-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Belles Lettres</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-2-251-32883-6</w:t>
+                <w:t xml:space="preserve">hal-03147134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sedley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.241, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,919 +2074,919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser la rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cléa Chakraverty, Fabrice Rousselot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moi, Président.e. Le livre qui vous donne les clefs de l'Élysée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équateurs, pp.45-68, 2022, 978-2-3828-4313-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Dialogues aux Lettres à Lucilius : dialogue et dialogisme dans l’œuvre philosophique de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Favreau-Linder, A.-M, Franchet d'Espèrey, S., Rehbinder, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue, dialogisme et polyphonie. Questions d’énonciation dans les textes rhétoriques et philosophiques de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.297-310, 2022, 978-2-35613-520-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphérie dans le stoïcisme romain : le moi et le monde, ou l'utilité sociale du sage selon Sénèque (De otio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessia Bonadeo, Alberto Canobbio, Elisa Romano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro e periferia nella letteratura di Roma imperiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pavia University Press, pp.63-75, 2022, 978-88-6952-140-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapientia, virtus, philosophia : quelques remarques sur les représentations de la sagesse dans l'oeuvre philosophique de Sénèque (enjeux, héritage, postérité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Anthonioz, Cécile Dogniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations et personnification de la sagesse dans l'Antiquité et au-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.281-303, 2021, 978-90-429-4439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image rhétorique a-t-elle la même force que la réalité ? Lectures croisées de Quintilien (Institutio oratoria VI) et de Shakespeare (Julius Caesar III, 2 : éloge funèbre de César par Marc Antoine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Klein &amp; R. Webb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Voir. Études sur l'enargeia de l'Antiquité à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.193-206, 2021, 978-2-7574-3366-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une retraite utile ! (Sénèque, De otio 3-4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Flamerie de Lachapelle, Judith Rohman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures latines. 45 textes de la littérature latine interprétés par des professeurs. En hommage à Sylvie Franchet d'Espèrey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-214, 2018, 978-2-35613-234-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique, compagne de la philosophie ? Le statut de la rhétorique dans la Correspondance de Fronton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rhétorique au miroir de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-234, 2015, 978-2-7116-2587-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthodoxie, hétérodoxie et dissidence : les rapports entre la philosophie et la pauvreté dans les allégories romaines impériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allégorie et symbole, voies de dissidence ?, dir. Anne Rolet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.147-163, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un discours évident ? Les rapports entre l'évidence et la clarté dans l'Institution oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chiron, Carlos Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noms du style dans l'Antiquité classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.233-252, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traité parénétique à la consolation philosophique : l'usage de l'imaginaire médical chez Sénèque et dans le stoïcisme impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de l'écriture, figures de la pensée dans la culture gréco-romaine, éd. F. Toulze-Morisset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-342, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enseignement libéral ? Les principes de la formation intellectuelle selon Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les savoirs dans les mondes hellénistique et romain, éd. Frédéric Le BLay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47-61, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imagination à l’illusion: quelques aspects de la phantasia chez Quintilien et dans la rhétorique impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni Università di Trieste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phantasia. Il pensiero per immagini degli antichi e dei moderni, éd. Lucio Cristante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.273-290, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,137 +2996,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière, éclat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.898-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3127,91 +3136,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge de l'éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3221,109 +3230,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique au service des humanités biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3470,51 +3479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05022907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2785-2849/3007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.2.3289772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wartelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03609550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wolff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2025.3.202529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05022907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2785-2849/3007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.2.3289772" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wartelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03609550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wolff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>