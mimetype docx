--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -184,338 +184,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le panaméricanisme, creuset et carrefour de l’internationalisme éducatif (1917-1945) », dossier « Organisations internationales et chantiers éducatifs au XXe siècle » coordonné par Joëlle Droux, Rita Hofstetter et André Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (183), pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.183.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03187592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Éducation et panaméricanisme : entre construction de l’empire informel des États-Unis et affirmation de l’Amérique latine », Histoire@Politique, dossier &amp;quot;De la « mission civilisatrice » à l’aide internationale dans les pays du Sud : acteurs, pratiques et reconfigurations au XXe siècle&amp;quot;, coordonné par Marie-Luce Desgranchamps et Damiano Matasci, n° 41, mai-août 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoirepolitique.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02906938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le panaméricanisme, creuset et carrefour de l’internationalisme éducatif (1917-1945) », dossier « Organisations internationales et chantiers éducatifs au XXe siècle » coordonné par Joëlle Droux, Rita Hofstetter et André Robert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Richard Candida Smith, Improvised Continent. Pan Americanism and Cultural Exchange, Philadelphie, University of Pennsylvania Press, 2017, 352 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (66-2), pp.191-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02315015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Diogo Cunha, L’Académie brésilienne des Lettres pendant la dictature militaire. Les intellectuels conservateurs entre culture et politique, Limoges, Éditions Lambert-Lucas, 2017, 390 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (141), pp.215bc-244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.141.0215bc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.141.0215bc⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02148004v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02315015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Scarfi, The Hidden History of International Law in the Americas. Empire and Legal Network, New York, Oxford University Press, 2017, 280 pages</w:t>
               </w:r>
@@ -732,174 +732,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informaciones Argentinas : une revue au service de la diplomatie culturelle argentine (1938-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Relations internationales et diplomatie de partis, 119-120, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.119.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un panaméricanisme à la brésilienne ? Le projet d’Institut Interaméricain de Coopération Intellectuelle (1926-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455030v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01373332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coopération intellectuelle à la diplomatie culturelle : le parcours du Brésil dans l'entre-deux-guerres</w:t>
               </w:r>
@@ -2035,50 +2035,149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From “Mutual Understanding” to Anti-Communist Propaganda? The Institute of International Education and Chile (1919–1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Suzarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damiano Matasci; Raphaëlle Ruppen Coutaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Internationalism in the Cold War Plural Visions, Global Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 p., 2024, 9781003247814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From “Mutual Understanding” to Anti-Communist Propaganda?: The Institute of International Education and Chile (1919–1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2096,156 +2195,57 @@
               <w:t xml:space="preserve">Educational Internationalism in the Cold War: Plural Visions, Global Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.193-209, 2024, 9781032162690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003247814-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04874930v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Good Neighbor Policy&amp;quot; de Franklin Delano Roosevelt: une parenthèse enchantée dans l'histoire des relations Etats-Unis/Amérique latine?</w:t>
               </w:r>
@@ -2612,178 +2612,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ¿La promesa de un amanecer ? América Latina ante el nuevo orden mundial (1919-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Olivier Compagnon, Camille Foulard, Guillemette Martin, María Inés Tato (coor.), La Gran Guerra en América Latina. Una historia conectada, México, CEMCA/IHEAL-CREDA, 2018, p. 235-249.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-11-152137-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Une histoire nationale, internationale et transnationale, indissociablement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomaties culturelles et fabrique des identités. Argentine, Brésil, Chili (1919-1946)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-21, 2018, 978-2-7535-6509-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01711727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02147934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine : 1er janvier 2015-31 décembre 2015</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.183.0113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215bc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Elodie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forite Camille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.137.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Suzarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003247814-16/mutual-understanding-anti-communist-propaganda-juliette-dumont-manuel-suzarte?context=ubx&amp;amp;refId=b5a22ea6-76a1-4a0f-8118-1e9a076a3bdc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14869-agregation-anglais-2024-les-etats-unis-et-l-amerique-latine-de-franklin-d-roosevelt-a-barack-obama-1933-2017-9782340079519.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont-Quessard Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-New-Pan-Americanism-and-the-Structuring-of-Inter-American-Relations/Scarfi-Sheinin/p/book/9781032180625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110102065/index.shtml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099150-amerique-latine-2015-2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unmpress.com/books.php?ID=20000000006573&amp;amp;Page=book" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100264880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Pimenta Velloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA030077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.183.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215bc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Elodie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forite Camille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.137.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Suzarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003247814-16/mutual-understanding-anti-communist-propaganda-juliette-dumont-manuel-suzarte?context=ubx&amp;amp;refId=b5a22ea6-76a1-4a0f-8118-1e9a076a3bdc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14869-agregation-anglais-2024-les-etats-unis-et-l-amerique-latine-de-franklin-d-roosevelt-a-barack-obama-1933-2017-9782340079519.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont-Quessard Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-New-Pan-Americanism-and-the-Structuring-of-Inter-American-Relations/Scarfi-Sheinin/p/book/9781032180625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110102065/index.shtml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099150-amerique-latine-2015-2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unmpress.com/books.php?ID=20000000006573&amp;amp;Page=book" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100264880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Pimenta Velloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA030077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>