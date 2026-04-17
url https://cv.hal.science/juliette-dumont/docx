--- v1 (2026-04-17)
+++ v2 (2026-04-17)
@@ -1451,165 +1451,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03915601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los científicos, ¿padres de la integración latinoamericana?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56° CONGRESO INTERNACIONAL DE AMERICANISTAS – ICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salamanque, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet ‘Transatlantic Cultures. A Digital Platform for Transatlantic Cultural History. 1700 to now’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« FRIBOURG-PARIS-NOVA FRIBURGO. GREGOIRE GIRARD ET LES PEDAGOGIES TRANSATLANTIQUES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Fontaine, Sep 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03915613v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03915630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">América Latina e a Liga das Nações : a aprendizagem do multilateralismo. Reflexões a partir dos casos argentino, brasileiro e chileno</w:t>
               </w:r>
@@ -2612,350 +2612,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Une histoire nationale, internationale et transnationale, indissociablement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomaties culturelles et fabrique des identités. Argentine, Brésil, Chili (1919-1946)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-21, 2018, 978-2-7535-6509-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ¿La promesa de un amanecer ? América Latina ante el nuevo orden mundial (1919-1939) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Olivier Compagnon, Camille Foulard, Guillemette Martin, María Inés Tato (coor.), La Gran Guerra en América Latina. Una historia conectada, México, CEMCA/IHEAL-CREDA, 2018, p. 235-249.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-11-152137-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02147934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique latine : 1er janvier 2014-21 décembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Compagnon; Marie-Laure Geoffray. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomaties culturelles et fabrique des identités. Argentine, Brésil, Chili (1919-1946)</w:t>
+              <w:t xml:space="preserve">Amérique latine 2015-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-21, 2018, 978-2-7535-6509-8</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mondes émergents, 9782110099150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine : 1er janvier 2015-31 décembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Compagnon; Marie-Laure Geoffray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine 2016-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mondes émergents, 978-2-11-010206-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455581v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01455575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin America at the Crossroads : The Inter-American Institute of Intellectual Cooperation, the League of Nations and the Pan American Union</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.183.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215bc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Elodie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forite Camille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.137.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Suzarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003247814-16/mutual-understanding-anti-communist-propaganda-juliette-dumont-manuel-suzarte?context=ubx&amp;amp;refId=b5a22ea6-76a1-4a0f-8118-1e9a076a3bdc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14869-agregation-anglais-2024-les-etats-unis-et-l-amerique-latine-de-franklin-d-roosevelt-a-barack-obama-1933-2017-9782340079519.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont-Quessard Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-New-Pan-Americanism-and-the-Structuring-of-Inter-American-Relations/Scarfi-Sheinin/p/book/9781032180625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110102065/index.shtml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099150-amerique-latine-2015-2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unmpress.com/books.php?ID=20000000006573&amp;amp;Page=book" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100264880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Pimenta Velloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA030077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.183.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215bc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Elodie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forite Camille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.137.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Suzarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003247814-16/mutual-understanding-anti-communist-propaganda-juliette-dumont-manuel-suzarte?context=ubx&amp;amp;refId=b5a22ea6-76a1-4a0f-8118-1e9a076a3bdc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14869-agregation-anglais-2024-les-etats-unis-et-l-amerique-latine-de-franklin-d-roosevelt-a-barack-obama-1933-2017-9782340079519.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont-Quessard Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-New-Pan-Americanism-and-the-Structuring-of-Inter-American-Relations/Scarfi-Sheinin/p/book/9781032180625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099150-amerique-latine-2015-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110102065/index.shtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unmpress.com/books.php?ID=20000000006573&amp;amp;Page=book" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100264880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Pimenta Velloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA030077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>