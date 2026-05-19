--- v2 (2026-04-17)
+++ v3 (2026-05-19)
@@ -2612,178 +2612,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ¿La promesa de un amanecer ? América Latina ante el nuevo orden mundial (1919-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Olivier Compagnon, Camille Foulard, Guillemette Martin, María Inés Tato (coor.), La Gran Guerra en América Latina. Una historia conectada, México, CEMCA/IHEAL-CREDA, 2018, p. 235-249.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-11-152137-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Une histoire nationale, internationale et transnationale, indissociablement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomaties culturelles et fabrique des identités. Argentine, Brésil, Chili (1919-1946)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-21, 2018, 978-2-7535-6509-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01711727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02147934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine : 1er janvier 2014-21 décembre 2014</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.183.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215bc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Elodie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forite Camille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.137.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Suzarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003247814-16/mutual-understanding-anti-communist-propaganda-juliette-dumont-manuel-suzarte?context=ubx&amp;amp;refId=b5a22ea6-76a1-4a0f-8118-1e9a076a3bdc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14869-agregation-anglais-2024-les-etats-unis-et-l-amerique-latine-de-franklin-d-roosevelt-a-barack-obama-1933-2017-9782340079519.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont-Quessard Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-New-Pan-Americanism-and-the-Structuring-of-Inter-American-Relations/Scarfi-Sheinin/p/book/9781032180625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099150-amerique-latine-2015-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110102065/index.shtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unmpress.com/books.php?ID=20000000006573&amp;amp;Page=book" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100264880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Pimenta Velloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA030077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.183.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215bc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Elodie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forite Camille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.137.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Suzarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003247814-16/mutual-understanding-anti-communist-propaganda-juliette-dumont-manuel-suzarte?context=ubx&amp;amp;refId=b5a22ea6-76a1-4a0f-8118-1e9a076a3bdc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14869-agregation-anglais-2024-les-etats-unis-et-l-amerique-latine-de-franklin-d-roosevelt-a-barack-obama-1933-2017-9782340079519.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont-Quessard Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-New-Pan-Americanism-and-the-Structuring-of-Inter-American-Relations/Scarfi-Sheinin/p/book/9781032180625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099150-amerique-latine-2015-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110102065/index.shtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unmpress.com/books.php?ID=20000000006573&amp;amp;Page=book" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100264880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Pimenta Velloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA030077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>