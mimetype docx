--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -1248,394 +1248,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433179v1</w:t>
+                <w:t xml:space="preserve">hal-05433181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433186v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433181v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433184v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les patient·es dans l'organisation des soins ?</w:t>
               </w:r>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps opérés, corps (in)opérables à l'ère de l'oncogénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.3899" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/les-vulnerabilites-liees-a-la-genomique-page-125?lang=fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardits" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.12465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.3899" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/les-vulnerabilites-liees-a-la-genomique-page-125?lang=fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardits" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.12465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>