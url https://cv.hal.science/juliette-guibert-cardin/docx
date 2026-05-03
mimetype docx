--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,1227 +66,1421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First traceological study of the lithic assemblage from Marathousa 1 and contextualization of the results within the European Lower Palaeolithic</w:t>
+                <w:t xml:space="preserve">Modes de fonctionnement des pièces bifaciales du Paléolithique inférieur. Constitution d'un référentiel expérimental de macrotraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangelis Tourloukis</w:t>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Panagopoulou</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Harvati, Katerina; Ioannidou, Melania. </w:t>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrielle Mathias; Laurence Bourguignon; Jérôme Ivorra; Cyril Viallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Evolution at the CROSSROADS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Living Archaeology. Unveiling the Past through Experimental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216865v1</w:t>
+                <w:t xml:space="preserve">hal-05598149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des industries lithiques et fonction des outils au Paléolithique inférieur : apport de l’analyse tracéologique à l’approche techno-morpho-fonctionnelle</w:t>
+                <w:t xml:space="preserve">First traceological study of the lithic assemblage from Marathousa 1 and contextualization of the results within the European Lower Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vangelis Tourloukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Panagopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Harvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harvati, Katerina; Ioannidou, Melania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France. Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Evolution at the CROSSROADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tuebingen Paleoanthropology book series - Contributions in Paleoanthropology 3, Tübingen University Press, pp.103-112, 2025, Tuebingen Paleoanthropology, 978-3-98945-002-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15496/publikation-97669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109097v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution Paleoenvironmental Studies of the Valle Giumentina archaeological site (ABF and LAC layers) : New evidence of a cold and dry event during MIS 13b in the Adriatic region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité des industries lithiques et fonction des outils au Paléolithique inférieur : apport de l’analyse tracéologique à l’approche techno-morpho-fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-168, 2021, 2-904110-64-X</w:t>
+              <w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France. Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de l'Ouest (Supplément n°12), Presses universitaires de Rennes, pp.109-115, 2023, 978-2-7535-9371-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477966v1</w:t>
+                <w:t xml:space="preserve">hal-04109097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-resolution Paleoenvironmental Studies of the Valle Giumentina archaeological site (ABF and LAC layers) : New evidence of a cold and dry event during MIS 13b in the Adriatic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions APDCA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-168, 2021, 2-904110-64-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lower Palaeolithic stone tools. A techno-functional study of the Soucy 3P assemblage (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Capellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-116, 2021, 9789464260007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and human occupations between MIS 15 and MIS 14 in Central Italy: archaeological levels AO1-20, 24 and LBr of Valle Giumentina (c. 570–530 ka)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fonction des grands éclats de la grotte de l'Observatoire (Principauté de Monaco). Étude tracéologique des industries lithiques des foyers k et l</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Notter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763639v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The function of small tools in Europe during the Middle Pleistocene: The case of Marathousa 1 (Megalopolis, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental changes and human occupations between MIS 15 and MIS 14 in Central Italy: archaeological levels AO1-20, 24 and LBr of Valle Giumentina (c. 570–530 ka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Thompson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katerina Harvati</w:t>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2218/jls.5553⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-024-01938-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841258v1</w:t>
+                <w:t xml:space="preserve">hal-04763639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie), huitième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The function of small tools in Europe during the Middle Pleistocene: The case of Marathousa 1 (Megalopolis, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Nicoud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vangelis Tourloukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Panagopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Harvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.4206⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.5553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999174v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Giumentina (Abruzzes). Septième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie), huitième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gourguène Davtian</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.2713⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.4206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383358v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Giumentina (Abruzzes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valle Giumentina (Abruzzes). Septième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguène Davtian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valle Giumentina (Abruzzes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,706 +1490,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l'essai : pour une approche intégrée techno-fonctionnelle et tracéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent-Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique ATOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations sur des pièces bifaciales-outils : Affiner le degré de précision des interprétations fonctionnelles à partir des macrotraces d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Q13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Pleistocene tools and site functions: preliminary traceological analysis of the lithic assemblage from Marathousa 1 (Megalopolis, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Tourloukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Panagopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Harvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional original study led on Soucy 3P serie (Yonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert−cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Capellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRANA. Beyond use-wear traces: tools and people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional study on flakes from bifacial shaping at Soucy 3P (MIS 9, Yonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Capellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert−cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2005,100 +2199,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements socio-économiques au Paléolithique inférieur en Europe : Apport de l'étude tracéologique et techno-fonctionnelle des outillages lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Côte d'Azur, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022COAZ2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03783644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2108,275 +2302,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the function to the structure of tools: going backwards in the lithic chaîne opératoire to investigate the diversity of lithic assemblages of the European Lower Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Tourloukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangelis Tourloukis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tübingen, Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional study on flakes from bifacial shaping at Soucy 3P (MIS 9, Yonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Capellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° UISPP World Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2386,165 +2580,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2691,51 +2885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Tourloukis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Panagopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Harvati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-97669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fusco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01938-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thompson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert&#8722;cardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022COAZ2017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Tourloukis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Panagopoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Harvati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-97669" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fusco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01938-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thompson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2713" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1891" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert&#8722;cardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022COAZ2017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>